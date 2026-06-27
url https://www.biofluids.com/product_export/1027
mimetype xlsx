--- v1 (2026-03-14)
+++ v2 (2026-06-27)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$242</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$297</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="614">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -1164,50 +1164,59 @@
   <si>
     <t>KH24-11920</t>
   </si>
   <si>
     <t>46 Y</t>
   </si>
   <si>
     <t>13-Oct-24</t>
   </si>
   <si>
     <t>KH24-12049</t>
   </si>
   <si>
     <t>32 Y</t>
   </si>
   <si>
     <t>22-Oct-24</t>
   </si>
   <si>
     <t>KH24-12052</t>
   </si>
   <si>
     <t>27-Oct-24</t>
   </si>
   <si>
+    <t>KH24-12069</t>
+  </si>
+  <si>
+    <t>79 Y</t>
+  </si>
+  <si>
+    <t>25-Oct-24</t>
+  </si>
+  <si>
     <t>KH24-12252</t>
   </si>
   <si>
     <t>31-Oct-24</t>
   </si>
   <si>
     <t>KH24-12253</t>
   </si>
   <si>
     <t>89 + Y</t>
   </si>
   <si>
     <t>29-Oct-24</t>
   </si>
   <si>
     <t>KH24-12254</t>
   </si>
   <si>
     <t>02-Nov-24</t>
   </si>
   <si>
     <t>KH24-12255</t>
   </si>
   <si>
     <t>KH24-12256</t>
@@ -1230,66 +1239,72 @@
   <si>
     <t>KH24-12343</t>
   </si>
   <si>
     <t>10-Nov-24</t>
   </si>
   <si>
     <t>KH24-12344</t>
   </si>
   <si>
     <t>KH24-12345</t>
   </si>
   <si>
     <t>KH24-12346</t>
   </si>
   <si>
     <t>09-Nov-24</t>
   </si>
   <si>
     <t>KH24-12347</t>
   </si>
   <si>
     <t>KH24-12348</t>
   </si>
   <si>
-    <t>KH24-12834</t>
+    <t>KH24-12835</t>
+  </si>
+  <si>
+    <t>24-Nov-24</t>
+  </si>
+  <si>
+    <t>KH24-12837</t>
   </si>
   <si>
     <t>27-Nov-24</t>
   </si>
   <si>
-    <t>KH24-12835</t>
-[...8 lines deleted...]
-    <t>KH24-12837</t>
+    <t>KH24-12838</t>
+  </si>
+  <si>
+    <t>89 Y</t>
+  </si>
+  <si>
+    <t>Asian</t>
+  </si>
+  <si>
+    <t>KH24-12839</t>
   </si>
   <si>
     <t>KH24-13078</t>
   </si>
   <si>
     <t>KH24-13079</t>
   </si>
   <si>
     <t>30-Nov-24</t>
   </si>
   <si>
     <t>KH24-13189</t>
   </si>
   <si>
     <t>18-Nov-24</t>
   </si>
   <si>
     <t>KH24-13190</t>
   </si>
   <si>
     <t>53 Y</t>
   </si>
   <si>
     <t>17-Nov-24</t>
   </si>
@@ -1308,53 +1323,50 @@
   <si>
     <t>20-Nov-24</t>
   </si>
   <si>
     <t>KH24-13194</t>
   </si>
   <si>
     <t>19-Nov-24</t>
   </si>
   <si>
     <t>KH24-13195</t>
   </si>
   <si>
     <t>12-Nov-24</t>
   </si>
   <si>
     <t>KH24-13196</t>
   </si>
   <si>
     <t>KH24-13197</t>
   </si>
   <si>
     <t>KH24-13198</t>
   </si>
   <si>
-    <t>KH24-13199</t>
-[...1 lines deleted...]
-  <si>
     <t>KH24-13200</t>
   </si>
   <si>
     <t>KH24-13201</t>
   </si>
   <si>
     <t>16-Nov-24</t>
   </si>
   <si>
     <t>KH24-13502</t>
   </si>
   <si>
     <t>06-Dec-24</t>
   </si>
   <si>
     <t>KH24-13504</t>
   </si>
   <si>
     <t>07-Dec-24</t>
   </si>
   <si>
     <t>KH24-13817</t>
   </si>
   <si>
     <t>20-Dec-24</t>
@@ -1383,167 +1395,182 @@
   <si>
     <t>KH24-13821</t>
   </si>
   <si>
     <t>KH24-13822</t>
   </si>
   <si>
     <t>KH24-13823</t>
   </si>
   <si>
     <t>KH24-13824</t>
   </si>
   <si>
     <t>16-Dec-24</t>
   </si>
   <si>
     <t>KH24-13825</t>
   </si>
   <si>
     <t>KH24-13826</t>
   </si>
   <si>
     <t>17-Dec-24</t>
   </si>
   <si>
+    <t>KH25-00273</t>
+  </si>
+  <si>
+    <t>06-Jul-25</t>
+  </si>
+  <si>
+    <t>KH25-00291</t>
+  </si>
+  <si>
+    <t>08-Jul-25</t>
+  </si>
+  <si>
+    <t>KH25-00315</t>
+  </si>
+  <si>
+    <t>12-Jul-25</t>
+  </si>
+  <si>
     <t>KH25-00373</t>
   </si>
   <si>
     <t>07-Jan-25</t>
   </si>
   <si>
     <t>KH25-00375</t>
   </si>
   <si>
     <t>31-Dec-24</t>
   </si>
   <si>
     <t>KH25-00376</t>
   </si>
   <si>
     <t>01-Jan-25</t>
   </si>
   <si>
     <t>KH25-00378</t>
   </si>
   <si>
     <t>06-Jan-25</t>
   </si>
   <si>
     <t>KH25-00380</t>
   </si>
   <si>
     <t>28-Dec-24</t>
   </si>
   <si>
     <t>KH25-01244</t>
   </si>
   <si>
     <t>18-Jan-25</t>
   </si>
   <si>
     <t>KH25-01245</t>
   </si>
   <si>
     <t>40 Y</t>
   </si>
   <si>
-    <t>Asian</t>
-[...1 lines deleted...]
-  <si>
     <t>12-Jan-25</t>
   </si>
   <si>
     <t>KH25-01247</t>
   </si>
   <si>
     <t>75 Y</t>
   </si>
   <si>
     <t>09-Jan-25</t>
   </si>
   <si>
     <t>KH25-01248</t>
   </si>
   <si>
     <t>59 Y</t>
   </si>
   <si>
     <t>KH25-01249</t>
   </si>
   <si>
     <t>10-Jan-25</t>
   </si>
   <si>
-    <t>KH25-01250</t>
+    <t>KH25-01251</t>
   </si>
   <si>
     <t>14-Jan-25</t>
   </si>
   <si>
-    <t>KH25-01251</t>
-[...1 lines deleted...]
-  <si>
     <t>KH25-01252</t>
   </si>
   <si>
     <t>13-Jan-25</t>
   </si>
   <si>
-    <t>KH25-01253</t>
-[...4 lines deleted...]
-  <si>
     <t>KH25-01254</t>
   </si>
   <si>
     <t>22-Jan-25</t>
   </si>
   <si>
     <t>KH25-01255</t>
   </si>
   <si>
     <t>11-Jan-25</t>
   </si>
   <si>
     <t>KH25-01256</t>
   </si>
   <si>
     <t>16-Jan-25</t>
   </si>
   <si>
     <t>KH25-01257</t>
   </si>
   <si>
     <t>KH25-01258</t>
   </si>
   <si>
     <t>KH25-01259</t>
   </si>
   <si>
+    <t>KH25-01503</t>
+  </si>
+  <si>
+    <t>14-Mar-25</t>
+  </si>
+  <si>
+    <t>KH25-01508</t>
+  </si>
+  <si>
     <t>KH25-03664</t>
   </si>
   <si>
     <t>KH25-03665</t>
   </si>
   <si>
     <t>17-Feb-25</t>
   </si>
   <si>
     <t>KH25-03666</t>
   </si>
   <si>
     <t>KH25-03778</t>
   </si>
   <si>
     <t>KH25-03779</t>
   </si>
   <si>
     <t>KH25-03780</t>
   </si>
   <si>
     <t>KH25-03813</t>
   </si>
   <si>
     <t>43 Y</t>
@@ -1554,99 +1581,359 @@
   <si>
     <t>KH25-03830</t>
   </si>
   <si>
     <t>KH25-03831</t>
   </si>
   <si>
     <t>KH25-03832</t>
   </si>
   <si>
     <t>KH25-03833</t>
   </si>
   <si>
     <t>02-Mar-25</t>
   </si>
   <si>
     <t>KH25-05031</t>
   </si>
   <si>
     <t>KH25-05032</t>
   </si>
   <si>
     <t>KH25-05033</t>
   </si>
   <si>
+    <t>KH25-05360</t>
+  </si>
+  <si>
+    <t>KH25-05361</t>
+  </si>
+  <si>
+    <t>KH25-05401</t>
+  </si>
+  <si>
     <t>KH25-05511</t>
   </si>
   <si>
     <t>14 Y</t>
   </si>
   <si>
     <t>25-Mar-25</t>
   </si>
   <si>
+    <t>KH25-05592</t>
+  </si>
+  <si>
+    <t>31-Mar-25</t>
+  </si>
+  <si>
+    <t>KH25-05593</t>
+  </si>
+  <si>
+    <t>KH25-05594</t>
+  </si>
+  <si>
+    <t>28-Mar-25</t>
+  </si>
+  <si>
+    <t>KH25-05638</t>
+  </si>
+  <si>
+    <t>05-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-05639</t>
+  </si>
+  <si>
+    <t>03-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-05825</t>
+  </si>
+  <si>
+    <t>KH25-05899</t>
+  </si>
+  <si>
+    <t>13-May-25</t>
+  </si>
+  <si>
+    <t>KH25-05917</t>
+  </si>
+  <si>
+    <t>16-May-25</t>
+  </si>
+  <si>
+    <t>KH25-06017</t>
+  </si>
+  <si>
+    <t>KH25-06024</t>
+  </si>
+  <si>
+    <t>10-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-06096</t>
+  </si>
+  <si>
+    <t>KH25-06138</t>
+  </si>
+  <si>
+    <t>23-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-06277</t>
+  </si>
+  <si>
+    <t>09-May-25</t>
+  </si>
+  <si>
+    <t>KH25-06306</t>
+  </si>
+  <si>
+    <t>22-May-25</t>
+  </si>
+  <si>
+    <t>KH25-06330</t>
+  </si>
+  <si>
+    <t>21-May-25</t>
+  </si>
+  <si>
+    <t>KH25-06407</t>
+  </si>
+  <si>
+    <t>03-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-06409</t>
+  </si>
+  <si>
+    <t>04-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-06415</t>
+  </si>
+  <si>
+    <t>05-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-06416</t>
+  </si>
+  <si>
+    <t>KH25-06466</t>
+  </si>
+  <si>
+    <t>17-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-06467</t>
+  </si>
+  <si>
+    <t>16-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-06486</t>
+  </si>
+  <si>
+    <t>20-Jun-25</t>
+  </si>
+  <si>
     <t>KH25-06660</t>
   </si>
   <si>
     <t>28-Jun-25</t>
   </si>
   <si>
+    <t>KH25-06749</t>
+  </si>
+  <si>
+    <t>17-Jul-25</t>
+  </si>
+  <si>
+    <t>KH25-06750</t>
+  </si>
+  <si>
+    <t>15-Jul-25</t>
+  </si>
+  <si>
+    <t>KH25-06751</t>
+  </si>
+  <si>
+    <t>KH25-08063</t>
+  </si>
+  <si>
+    <t>KH25-08114</t>
+  </si>
+  <si>
+    <t>17-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-08115</t>
+  </si>
+  <si>
+    <t>KH25-08118</t>
+  </si>
+  <si>
+    <t>18-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-08345</t>
+  </si>
+  <si>
+    <t>KH25-08354</t>
+  </si>
+  <si>
+    <t>25-Apr-25</t>
+  </si>
+  <si>
+    <t>KH25-08355</t>
+  </si>
+  <si>
+    <t>KH25-08356</t>
+  </si>
+  <si>
+    <t>KH25-08577</t>
+  </si>
+  <si>
+    <t>15 Y</t>
+  </si>
+  <si>
+    <t>KH25-08578</t>
+  </si>
+  <si>
+    <t>14-May-25</t>
+  </si>
+  <si>
+    <t>KH25-08579</t>
+  </si>
+  <si>
+    <t>KH25-08683</t>
+  </si>
+  <si>
+    <t>KH25-08684</t>
+  </si>
+  <si>
+    <t>17-May-25</t>
+  </si>
+  <si>
+    <t>KH25-08763</t>
+  </si>
+  <si>
+    <t>24-May-25</t>
+  </si>
+  <si>
+    <t>KH25-08801</t>
+  </si>
+  <si>
+    <t>30-May-25</t>
+  </si>
+  <si>
+    <t>KH25-08831</t>
+  </si>
+  <si>
+    <t>27-May-25</t>
+  </si>
+  <si>
+    <t>KH25-08832</t>
+  </si>
+  <si>
+    <t>31-May-25</t>
+  </si>
+  <si>
+    <t>KH25-08988</t>
+  </si>
+  <si>
+    <t>13-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-08989</t>
+  </si>
+  <si>
+    <t>11-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-08990</t>
+  </si>
+  <si>
+    <t>12-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-09325</t>
+  </si>
+  <si>
+    <t>23-Jun-25</t>
+  </si>
+  <si>
     <t>KH25-09326</t>
   </si>
   <si>
     <t>5 Y</t>
   </si>
   <si>
     <t>24-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-09327</t>
+  </si>
+  <si>
+    <t>KH25-09356</t>
+  </si>
+  <si>
+    <t>25-Jun-25</t>
+  </si>
+  <si>
+    <t>KH25-09375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1968,55 +2255,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP242"/>
+  <dimension ref="A1:AP297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
@@ -11373,106 +11660,106 @@
       </c>
     </row>
     <row r="161" spans="1:42">
       <c r="A161" s="6" t="s">
         <v>381</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E161" s="7">
         <v>4.0</v>
       </c>
       <c r="F161" s="6">
         <v>1.0</v>
       </c>
       <c r="G161" s="9">
         <v>250.0</v>
       </c>
       <c r="H161" s="8" t="s">
-        <v>157</v>
+        <v>382</v>
       </c>
       <c r="I161" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J161" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K161" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M161" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N161" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O161" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P161" s="6">
         <v>45469786</v>
       </c>
       <c r="Q161" s="6"/>
       <c r="R161" s="6"/>
       <c r="S161" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="162" spans="1:42">
       <c r="A162" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E162" s="7">
         <v>4.0</v>
       </c>
       <c r="F162" s="6">
         <v>1.0</v>
       </c>
       <c r="G162" s="9">
         <v>250.0</v>
       </c>
       <c r="H162" s="8" t="s">
-        <v>384</v>
+        <v>157</v>
       </c>
       <c r="I162" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J162" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K162" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L162" s="6" t="s">
         <v>385</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O162" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P162" s="6">
         <v>45469786</v>
       </c>
@@ -11483,4429 +11770,7454 @@
       </c>
     </row>
     <row r="163" spans="1:42">
       <c r="A163" s="6" t="s">
         <v>386</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E163" s="7">
         <v>4.0</v>
       </c>
       <c r="F163" s="6">
         <v>1.0</v>
       </c>
       <c r="G163" s="9">
         <v>250.0</v>
       </c>
       <c r="H163" s="8" t="s">
-        <v>253</v>
+        <v>387</v>
       </c>
       <c r="I163" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J163" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K163" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N163" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O163" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P163" s="6">
         <v>45469786</v>
       </c>
       <c r="Q163" s="6"/>
       <c r="R163" s="6"/>
       <c r="S163" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="164" spans="1:42">
       <c r="A164" s="6" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E164" s="7">
         <v>4.0</v>
       </c>
       <c r="F164" s="6">
         <v>1.0</v>
       </c>
       <c r="G164" s="9">
         <v>250.0</v>
       </c>
       <c r="H164" s="8" t="s">
-        <v>52</v>
+        <v>253</v>
       </c>
       <c r="I164" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J164" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K164" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N164" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O164" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P164" s="6">
         <v>45469786</v>
       </c>
       <c r="Q164" s="6"/>
       <c r="R164" s="6"/>
       <c r="S164" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:42">
       <c r="A165" s="6" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E165" s="7">
         <v>4.0</v>
       </c>
       <c r="F165" s="6">
         <v>1.0</v>
       </c>
       <c r="G165" s="9">
         <v>250.0</v>
       </c>
       <c r="H165" s="8" t="s">
-        <v>390</v>
+        <v>52</v>
       </c>
       <c r="I165" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J165" s="6" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="K165" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M165" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O165" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P165" s="6">
         <v>45469786</v>
       </c>
       <c r="Q165" s="6"/>
       <c r="R165" s="6"/>
       <c r="S165" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="166" spans="1:42">
       <c r="A166" s="6" t="s">
         <v>392</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E166" s="7">
         <v>4.0</v>
       </c>
       <c r="F166" s="6">
         <v>1.0</v>
       </c>
       <c r="G166" s="9">
         <v>250.0</v>
       </c>
       <c r="H166" s="8" t="s">
-        <v>67</v>
+        <v>393</v>
       </c>
       <c r="I166" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J166" s="6" t="s">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="K166" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N166" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O166" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P166" s="6">
         <v>45469786</v>
       </c>
       <c r="Q166" s="6"/>
       <c r="R166" s="6"/>
       <c r="S166" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:42">
       <c r="A167" s="6" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E167" s="7">
         <v>4.0</v>
       </c>
       <c r="F167" s="6">
         <v>1.0</v>
       </c>
       <c r="G167" s="9">
         <v>250.0</v>
       </c>
       <c r="H167" s="8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I167" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J167" s="6" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="K167" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N167" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P167" s="6">
         <v>45469786</v>
       </c>
       <c r="Q167" s="6"/>
       <c r="R167" s="6"/>
       <c r="S167" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="168" spans="1:42">
       <c r="A168" s="6" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E168" s="7">
         <v>4.0</v>
       </c>
       <c r="F168" s="6">
         <v>1.0</v>
       </c>
       <c r="G168" s="9">
         <v>250.0</v>
       </c>
       <c r="H168" s="8" t="s">
-        <v>173</v>
+        <v>62</v>
       </c>
       <c r="I168" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J168" s="6" t="s">
-        <v>25</v>
+        <v>258</v>
       </c>
       <c r="K168" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="M168" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N168" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O168" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P168" s="6">
         <v>45469786</v>
       </c>
       <c r="Q168" s="6"/>
       <c r="R168" s="6"/>
       <c r="S168" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="169" spans="1:42">
       <c r="A169" s="6" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E169" s="7">
         <v>4.0</v>
       </c>
       <c r="F169" s="6">
         <v>1.0</v>
       </c>
       <c r="G169" s="9">
         <v>250.0</v>
       </c>
       <c r="H169" s="8" t="s">
-        <v>377</v>
+        <v>173</v>
       </c>
       <c r="I169" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J169" s="6" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
       <c r="K169" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="M169" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N169" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O169" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P169" s="6">
         <v>45469786</v>
       </c>
       <c r="Q169" s="6"/>
       <c r="R169" s="6"/>
       <c r="S169" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="170" spans="1:42">
       <c r="A170" s="6" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E170" s="7">
         <v>4.0</v>
       </c>
       <c r="F170" s="6">
         <v>1.0</v>
       </c>
       <c r="G170" s="9">
         <v>250.0</v>
       </c>
       <c r="H170" s="8" t="s">
-        <v>194</v>
+        <v>377</v>
       </c>
       <c r="I170" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J170" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K170" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="M170" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N170" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P170" s="6">
         <v>45469786</v>
       </c>
       <c r="Q170" s="6"/>
       <c r="R170" s="6"/>
       <c r="S170" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="171" spans="1:42">
       <c r="A171" s="6" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E171" s="7">
         <v>4.0</v>
       </c>
       <c r="F171" s="6">
         <v>1.0</v>
       </c>
       <c r="G171" s="9">
         <v>250.0</v>
       </c>
       <c r="H171" s="8" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="I171" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J171" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K171" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="M171" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P171" s="6">
         <v>45469786</v>
       </c>
       <c r="Q171" s="6"/>
       <c r="R171" s="6"/>
       <c r="S171" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="172" spans="1:42">
       <c r="A172" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E172" s="7">
         <v>4.0</v>
       </c>
       <c r="F172" s="6">
         <v>1.0</v>
       </c>
       <c r="G172" s="9">
         <v>250.0</v>
       </c>
       <c r="H172" s="8" t="s">
         <v>198</v>
       </c>
       <c r="I172" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J172" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K172" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="M172" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N172" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O172" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P172" s="6">
         <v>45469786</v>
       </c>
       <c r="Q172" s="6"/>
       <c r="R172" s="6"/>
       <c r="S172" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="173" spans="1:42">
       <c r="A173" s="6" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E173" s="7">
         <v>4.0</v>
       </c>
       <c r="F173" s="6">
         <v>1.0</v>
       </c>
       <c r="G173" s="9">
         <v>250.0</v>
       </c>
       <c r="H173" s="8" t="s">
-        <v>340</v>
+        <v>198</v>
       </c>
       <c r="I173" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J173" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K173" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N173" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O173" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P173" s="6">
         <v>45469786</v>
       </c>
       <c r="Q173" s="6"/>
       <c r="R173" s="6"/>
       <c r="S173" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="174" spans="1:42">
       <c r="A174" s="6" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E174" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="F174" s="6">
         <v>1.0</v>
       </c>
       <c r="G174" s="9">
         <v>250.0</v>
       </c>
       <c r="H174" s="8" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="I174" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J174" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K174" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N174" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O174" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P174" s="6">
         <v>45469786</v>
       </c>
       <c r="Q174" s="6"/>
       <c r="R174" s="6"/>
       <c r="S174" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="175" spans="1:42">
       <c r="A175" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E175" s="7">
         <v>5.0</v>
       </c>
       <c r="F175" s="6">
         <v>1.0</v>
       </c>
       <c r="G175" s="9">
         <v>250.0</v>
       </c>
       <c r="H175" s="8" t="s">
         <v>112</v>
       </c>
       <c r="I175" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J175" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K175" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M175" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N175" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O175" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P175" s="6">
         <v>45469786</v>
       </c>
       <c r="Q175" s="6"/>
       <c r="R175" s="6"/>
       <c r="S175" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="176" spans="1:42">
       <c r="A176" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E176" s="7">
         <v>5.0</v>
       </c>
       <c r="F176" s="6">
         <v>1.0</v>
       </c>
       <c r="G176" s="9">
         <v>250.0</v>
       </c>
       <c r="H176" s="8" t="s">
-        <v>157</v>
+        <v>249</v>
       </c>
       <c r="I176" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J176" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K176" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M176" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N176" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O176" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P176" s="6">
         <v>45469786</v>
       </c>
       <c r="Q176" s="6"/>
       <c r="R176" s="6"/>
       <c r="S176" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="177" spans="1:42">
       <c r="A177" s="6" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E177" s="7">
         <v>5.0</v>
       </c>
       <c r="F177" s="6">
         <v>1.0</v>
       </c>
       <c r="G177" s="9">
         <v>250.0</v>
       </c>
       <c r="H177" s="8" t="s">
-        <v>249</v>
+        <v>411</v>
       </c>
       <c r="I177" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J177" s="6" t="s">
-        <v>250</v>
+        <v>412</v>
       </c>
       <c r="K177" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>404</v>
+        <v>27</v>
       </c>
       <c r="M177" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N177" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O177" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P177" s="6">
         <v>45469786</v>
       </c>
       <c r="Q177" s="6"/>
       <c r="R177" s="6"/>
       <c r="S177" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:42">
       <c r="A178" s="6" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E178" s="7">
         <v>5.0</v>
       </c>
       <c r="F178" s="6">
         <v>1.0</v>
       </c>
       <c r="G178" s="9">
         <v>250.0</v>
       </c>
       <c r="H178" s="8" t="s">
-        <v>384</v>
+        <v>56</v>
       </c>
       <c r="I178" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J178" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K178" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N178" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O178" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P178" s="6">
         <v>45469786</v>
       </c>
       <c r="Q178" s="6"/>
       <c r="R178" s="6"/>
       <c r="S178" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="179" spans="1:42">
       <c r="A179" s="6" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E179" s="7">
         <v>5.0</v>
       </c>
       <c r="F179" s="6">
         <v>1.0</v>
       </c>
       <c r="G179" s="9">
         <v>250.0</v>
       </c>
       <c r="H179" s="8" t="s">
-        <v>340</v>
+        <v>387</v>
       </c>
       <c r="I179" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J179" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K179" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>411</v>
+        <v>38</v>
       </c>
       <c r="M179" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N179" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O179" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P179" s="6">
         <v>45469786</v>
       </c>
       <c r="Q179" s="6"/>
       <c r="R179" s="6"/>
       <c r="S179" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="180" spans="1:42">
       <c r="A180" s="6" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E180" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="F180" s="6">
         <v>1.0</v>
       </c>
       <c r="G180" s="9">
         <v>250.0</v>
       </c>
       <c r="H180" s="8" t="s">
-        <v>194</v>
+        <v>340</v>
       </c>
       <c r="I180" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J180" s="6" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="K180" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="M180" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N180" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O180" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P180" s="6">
         <v>45469786</v>
       </c>
       <c r="Q180" s="6"/>
       <c r="R180" s="6"/>
       <c r="S180" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="181" spans="1:42">
       <c r="A181" s="6" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E181" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="F181" s="6">
         <v>1.0</v>
       </c>
       <c r="G181" s="9">
         <v>250.0</v>
       </c>
       <c r="H181" s="8" t="s">
-        <v>415</v>
+        <v>194</v>
       </c>
       <c r="I181" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J181" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K181" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M181" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N181" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P181" s="6">
         <v>45469786</v>
       </c>
       <c r="Q181" s="6"/>
       <c r="R181" s="6"/>
       <c r="S181" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="182" spans="1:42">
       <c r="A182" s="6" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E182" s="7">
         <v>5.0</v>
       </c>
       <c r="F182" s="6">
         <v>1.0</v>
       </c>
       <c r="G182" s="9">
         <v>250.0</v>
       </c>
       <c r="H182" s="8" t="s">
-        <v>157</v>
+        <v>420</v>
       </c>
       <c r="I182" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J182" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K182" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M182" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N182" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O182" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P182" s="6">
         <v>45469786</v>
       </c>
       <c r="Q182" s="6"/>
       <c r="R182" s="6"/>
       <c r="S182" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="183" spans="1:42">
       <c r="A183" s="6" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E183" s="7">
         <v>5.0</v>
       </c>
       <c r="F183" s="6">
         <v>1.0</v>
       </c>
       <c r="G183" s="9">
         <v>250.0</v>
       </c>
       <c r="H183" s="8" t="s">
-        <v>194</v>
+        <v>157</v>
       </c>
       <c r="I183" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J183" s="6" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="K183" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="M183" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N183" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O183" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P183" s="6">
         <v>45469786</v>
       </c>
       <c r="Q183" s="6"/>
       <c r="R183" s="6"/>
       <c r="S183" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="184" spans="1:42">
       <c r="A184" s="6" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E184" s="7">
         <v>5.0</v>
       </c>
       <c r="F184" s="6">
         <v>1.0</v>
       </c>
       <c r="G184" s="9">
         <v>250.0</v>
       </c>
       <c r="H184" s="8" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="I184" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J184" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K184" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O184" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P184" s="6">
         <v>45469786</v>
       </c>
       <c r="Q184" s="6"/>
       <c r="R184" s="6"/>
       <c r="S184" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:42">
       <c r="A185" s="6" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E185" s="7">
         <v>5.0</v>
       </c>
       <c r="F185" s="6">
         <v>1.0</v>
       </c>
       <c r="G185" s="9">
         <v>250.0</v>
       </c>
       <c r="H185" s="8" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="I185" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J185" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K185" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M185" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N185" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O185" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P185" s="6">
         <v>45469786</v>
       </c>
       <c r="Q185" s="6"/>
       <c r="R185" s="6"/>
       <c r="S185" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="186" spans="1:42">
       <c r="A186" s="6" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E186" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="F186" s="6">
         <v>1.0</v>
       </c>
       <c r="G186" s="9">
         <v>250.0</v>
       </c>
       <c r="H186" s="8" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="I186" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J186" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K186" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="M186" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N186" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O186" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P186" s="6">
         <v>45469786</v>
       </c>
       <c r="Q186" s="6"/>
       <c r="R186" s="6"/>
       <c r="S186" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="187" spans="1:42">
       <c r="A187" s="6" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E187" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="F187" s="6">
         <v>1.0</v>
       </c>
       <c r="G187" s="9">
         <v>250.0</v>
       </c>
       <c r="H187" s="8" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="I187" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J187" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K187" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="M187" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N187" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O187" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P187" s="6">
         <v>45469786</v>
       </c>
       <c r="Q187" s="6"/>
       <c r="R187" s="6"/>
       <c r="S187" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="188" spans="1:42">
       <c r="A188" s="6" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E188" s="7">
         <v>5.0</v>
       </c>
       <c r="F188" s="6">
         <v>1.0</v>
       </c>
       <c r="G188" s="9">
         <v>250.0</v>
       </c>
       <c r="H188" s="8" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="I188" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J188" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K188" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P188" s="6">
         <v>45469786</v>
       </c>
       <c r="Q188" s="6"/>
       <c r="R188" s="6"/>
       <c r="S188" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:42">
       <c r="A189" s="6" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E189" s="7">
         <v>5.0</v>
       </c>
       <c r="F189" s="6">
         <v>1.0</v>
       </c>
       <c r="G189" s="9">
         <v>250.0</v>
       </c>
       <c r="H189" s="8" t="s">
-        <v>201</v>
+        <v>60</v>
       </c>
       <c r="I189" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J189" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K189" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="M189" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O189" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P189" s="6">
         <v>45469786</v>
       </c>
       <c r="Q189" s="6"/>
       <c r="R189" s="6"/>
       <c r="S189" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:42">
       <c r="A190" s="6" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E190" s="7">
         <v>5.0</v>
       </c>
       <c r="F190" s="6">
         <v>1.0</v>
       </c>
       <c r="G190" s="9">
         <v>250.0</v>
       </c>
       <c r="H190" s="8" t="s">
-        <v>76</v>
+        <v>201</v>
       </c>
       <c r="I190" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J190" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K190" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O190" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P190" s="6">
         <v>45469786</v>
       </c>
       <c r="Q190" s="6"/>
       <c r="R190" s="6"/>
       <c r="S190" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="191" spans="1:42">
       <c r="A191" s="6" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E191" s="7">
         <v>5.0</v>
       </c>
       <c r="F191" s="6">
         <v>1.0</v>
       </c>
       <c r="G191" s="9">
         <v>250.0</v>
       </c>
       <c r="H191" s="8" t="s">
         <v>194</v>
       </c>
       <c r="I191" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J191" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K191" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O191" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P191" s="6">
         <v>45469786</v>
       </c>
       <c r="Q191" s="6"/>
       <c r="R191" s="6"/>
       <c r="S191" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="192" spans="1:42">
       <c r="A192" s="6" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E192" s="7">
         <v>5.0</v>
       </c>
       <c r="F192" s="6">
         <v>1.0</v>
       </c>
       <c r="G192" s="9">
         <v>250.0</v>
       </c>
       <c r="H192" s="8" t="s">
         <v>110</v>
       </c>
       <c r="I192" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J192" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K192" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O192" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P192" s="6">
         <v>45469786</v>
       </c>
       <c r="Q192" s="6"/>
       <c r="R192" s="6"/>
       <c r="S192" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="193" spans="1:42">
       <c r="A193" s="6" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E193" s="7">
         <v>3.0</v>
       </c>
       <c r="F193" s="6">
         <v>1.0</v>
       </c>
       <c r="G193" s="9">
         <v>250.0</v>
       </c>
       <c r="H193" s="8" t="s">
         <v>163</v>
       </c>
       <c r="I193" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J193" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K193" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N193" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O193" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P193" s="6">
         <v>45469786</v>
       </c>
       <c r="Q193" s="6"/>
       <c r="R193" s="6"/>
       <c r="S193" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="194" spans="1:42">
       <c r="A194" s="6" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E194" s="7">
         <v>3.0</v>
       </c>
       <c r="F194" s="6">
         <v>1.0</v>
       </c>
       <c r="G194" s="9">
         <v>250.0</v>
       </c>
       <c r="H194" s="8" t="s">
         <v>249</v>
       </c>
       <c r="I194" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J194" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K194" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O194" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P194" s="6">
         <v>45469786</v>
       </c>
       <c r="Q194" s="6"/>
       <c r="R194" s="6"/>
       <c r="S194" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:42">
       <c r="A195" s="6" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E195" s="7">
         <v>3.0</v>
       </c>
       <c r="F195" s="6">
         <v>1.0</v>
       </c>
       <c r="G195" s="9">
         <v>250.0</v>
       </c>
       <c r="H195" s="8" t="s">
         <v>118</v>
       </c>
       <c r="I195" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J195" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K195" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O195" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P195" s="6">
         <v>45469786</v>
       </c>
       <c r="Q195" s="6"/>
       <c r="R195" s="6"/>
       <c r="S195" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="196" spans="1:42">
       <c r="A196" s="6" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E196" s="7">
         <v>3.0</v>
       </c>
       <c r="F196" s="6">
         <v>1.0</v>
       </c>
       <c r="G196" s="9">
         <v>250.0</v>
       </c>
       <c r="H196" s="8" t="s">
         <v>81</v>
       </c>
       <c r="I196" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J196" s="6" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K196" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N196" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O196" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P196" s="6">
         <v>45469786</v>
       </c>
       <c r="Q196" s="6"/>
       <c r="R196" s="6"/>
       <c r="S196" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="197" spans="1:42">
       <c r="A197" s="6" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E197" s="7">
         <v>3.0</v>
       </c>
       <c r="F197" s="6">
         <v>1.0</v>
       </c>
       <c r="G197" s="9">
         <v>250.0</v>
       </c>
       <c r="H197" s="8" t="s">
         <v>108</v>
       </c>
       <c r="I197" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J197" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K197" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P197" s="6">
         <v>45469786</v>
       </c>
       <c r="Q197" s="6"/>
       <c r="R197" s="6"/>
       <c r="S197" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="198" spans="1:42">
       <c r="A198" s="6" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E198" s="7">
         <v>3.0</v>
       </c>
       <c r="F198" s="6">
         <v>1.0</v>
       </c>
       <c r="G198" s="9">
         <v>250.0</v>
       </c>
       <c r="H198" s="8" t="s">
         <v>60</v>
       </c>
       <c r="I198" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J198" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K198" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P198" s="6">
         <v>45469786</v>
       </c>
       <c r="Q198" s="6"/>
       <c r="R198" s="6"/>
       <c r="S198" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="199" spans="1:42">
       <c r="A199" s="6" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E199" s="7">
         <v>3.0</v>
       </c>
       <c r="F199" s="6">
         <v>1.0</v>
       </c>
       <c r="G199" s="9">
         <v>250.0</v>
       </c>
       <c r="H199" s="8" t="s">
         <v>60</v>
       </c>
       <c r="I199" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J199" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K199" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="M199" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N199" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O199" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P199" s="6">
         <v>45469786</v>
       </c>
       <c r="Q199" s="6"/>
       <c r="R199" s="6"/>
       <c r="S199" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="200" spans="1:42">
       <c r="A200" s="6" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E200" s="7">
         <v>3.0</v>
       </c>
       <c r="F200" s="6">
         <v>1.0</v>
       </c>
       <c r="G200" s="9">
         <v>250.0</v>
       </c>
       <c r="H200" s="8" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I200" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J200" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K200" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N200" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O200" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P200" s="6">
         <v>45469786</v>
       </c>
       <c r="Q200" s="6"/>
       <c r="R200" s="6"/>
       <c r="S200" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="201" spans="1:42">
       <c r="A201" s="6" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E201" s="7">
         <v>3.0</v>
       </c>
       <c r="F201" s="6">
         <v>1.0</v>
       </c>
       <c r="G201" s="9">
         <v>250.0</v>
       </c>
       <c r="H201" s="8" t="s">
         <v>159</v>
       </c>
       <c r="I201" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J201" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K201" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="M201" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O201" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P201" s="6">
         <v>45469786</v>
       </c>
       <c r="Q201" s="6"/>
       <c r="R201" s="6"/>
       <c r="S201" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="202" spans="1:42">
       <c r="A202" s="6" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E202" s="7">
         <v>3.0</v>
       </c>
       <c r="F202" s="6">
         <v>1.0</v>
       </c>
       <c r="G202" s="9">
         <v>250.0</v>
       </c>
       <c r="H202" s="8" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I202" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J202" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K202" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="M202" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N202" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O202" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P202" s="6">
         <v>45469786</v>
       </c>
       <c r="Q202" s="6"/>
       <c r="R202" s="6"/>
       <c r="S202" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="203" spans="1:42">
       <c r="A203" s="6" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E203" s="7">
         <v>3.0</v>
       </c>
       <c r="F203" s="6">
         <v>1.0</v>
       </c>
       <c r="G203" s="9">
         <v>250.0</v>
       </c>
       <c r="H203" s="8" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I203" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J203" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K203" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O203" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P203" s="6">
         <v>45469786</v>
       </c>
       <c r="Q203" s="6"/>
       <c r="R203" s="6"/>
       <c r="S203" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="204" spans="1:42">
       <c r="A204" s="6" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E204" s="7">
         <v>3.0</v>
       </c>
       <c r="F204" s="6">
         <v>1.0</v>
       </c>
       <c r="G204" s="9">
         <v>250.0</v>
       </c>
       <c r="H204" s="8" t="s">
         <v>146</v>
       </c>
       <c r="I204" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J204" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K204" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O204" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P204" s="6">
         <v>45469786</v>
       </c>
       <c r="Q204" s="6"/>
       <c r="R204" s="6"/>
       <c r="S204" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="205" spans="1:42">
       <c r="A205" s="6" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E205" s="7">
         <v>5.0</v>
       </c>
       <c r="F205" s="6">
         <v>1.0</v>
       </c>
       <c r="G205" s="9">
         <v>250.0</v>
       </c>
       <c r="H205" s="8" t="s">
-        <v>157</v>
+        <v>52</v>
       </c>
       <c r="I205" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J205" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K205" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O205" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P205" s="6">
         <v>45469786</v>
       </c>
       <c r="Q205" s="6"/>
       <c r="R205" s="6"/>
       <c r="S205" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="206" spans="1:42">
       <c r="A206" s="6" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E206" s="7">
         <v>5.0</v>
       </c>
       <c r="F206" s="6">
         <v>1.0</v>
       </c>
       <c r="G206" s="9">
         <v>250.0</v>
       </c>
       <c r="H206" s="8" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="I206" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J206" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K206" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N206" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O206" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P206" s="6">
         <v>45469786</v>
       </c>
       <c r="Q206" s="6"/>
       <c r="R206" s="6"/>
       <c r="S206" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="207" spans="1:42">
       <c r="A207" s="6" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E207" s="7">
         <v>5.0</v>
       </c>
       <c r="F207" s="6">
         <v>1.0</v>
       </c>
       <c r="G207" s="9">
         <v>250.0</v>
       </c>
       <c r="H207" s="8" t="s">
-        <v>384</v>
+        <v>173</v>
       </c>
       <c r="I207" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J207" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K207" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O207" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P207" s="6">
         <v>45469786</v>
       </c>
       <c r="Q207" s="6"/>
       <c r="R207" s="6"/>
       <c r="S207" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="208" spans="1:42">
       <c r="A208" s="6" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E208" s="7">
         <v>5.0</v>
       </c>
       <c r="F208" s="6">
         <v>1.0</v>
       </c>
       <c r="G208" s="9">
         <v>250.0</v>
       </c>
       <c r="H208" s="8" t="s">
-        <v>76</v>
+        <v>157</v>
       </c>
       <c r="I208" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J208" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K208" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N208" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O208" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P208" s="6">
         <v>45469786</v>
       </c>
       <c r="Q208" s="6"/>
       <c r="R208" s="6"/>
       <c r="S208" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="209" spans="1:42">
       <c r="A209" s="6" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E209" s="7">
         <v>5.0</v>
       </c>
       <c r="F209" s="6">
         <v>1.0</v>
       </c>
       <c r="G209" s="9">
         <v>250.0</v>
       </c>
       <c r="H209" s="8" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="I209" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J209" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K209" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="M209" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N209" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O209" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P209" s="6">
         <v>45469786</v>
       </c>
       <c r="Q209" s="6"/>
       <c r="R209" s="6"/>
       <c r="S209" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="210" spans="1:42">
       <c r="A210" s="6" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E210" s="7">
         <v>5.0</v>
       </c>
       <c r="F210" s="6">
         <v>1.0</v>
       </c>
       <c r="G210" s="9">
         <v>250.0</v>
       </c>
       <c r="H210" s="8" t="s">
-        <v>122</v>
+        <v>387</v>
       </c>
       <c r="I210" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J210" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K210" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="M210" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N210" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O210" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P210" s="6">
         <v>45469786</v>
       </c>
       <c r="Q210" s="6"/>
       <c r="R210" s="6"/>
       <c r="S210" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="211" spans="1:42">
       <c r="A211" s="6" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E211" s="7">
         <v>5.0</v>
       </c>
       <c r="F211" s="6">
         <v>1.0</v>
       </c>
       <c r="G211" s="9">
         <v>250.0</v>
       </c>
       <c r="H211" s="8" t="s">
-        <v>467</v>
+        <v>76</v>
       </c>
       <c r="I211" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J211" s="6" t="s">
-        <v>468</v>
+        <v>250</v>
       </c>
       <c r="K211" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="M211" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N211" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O211" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P211" s="6">
         <v>45469786</v>
       </c>
       <c r="Q211" s="6"/>
       <c r="R211" s="6"/>
       <c r="S211" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="212" spans="1:42">
       <c r="A212" s="6" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E212" s="7">
         <v>5.0</v>
       </c>
       <c r="F212" s="6">
         <v>1.0</v>
       </c>
       <c r="G212" s="9">
         <v>250.0</v>
       </c>
       <c r="H212" s="8" t="s">
-        <v>471</v>
+        <v>180</v>
       </c>
       <c r="I212" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J212" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K212" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="M212" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N212" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O212" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P212" s="6">
         <v>45469786</v>
       </c>
       <c r="Q212" s="6"/>
       <c r="R212" s="6"/>
       <c r="S212" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="213" spans="1:42">
       <c r="A213" s="6" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E213" s="7">
         <v>5.0</v>
       </c>
       <c r="F213" s="6">
         <v>1.0</v>
       </c>
       <c r="G213" s="9">
         <v>250.0</v>
       </c>
       <c r="H213" s="8" t="s">
-        <v>474</v>
+        <v>122</v>
       </c>
       <c r="I213" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J213" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K213" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O213" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P213" s="6">
         <v>45469786</v>
       </c>
       <c r="Q213" s="6"/>
       <c r="R213" s="6"/>
       <c r="S213" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="214" spans="1:42">
       <c r="A214" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E214" s="7">
         <v>5.0</v>
       </c>
       <c r="F214" s="6">
         <v>1.0</v>
       </c>
       <c r="G214" s="9">
         <v>250.0</v>
       </c>
       <c r="H214" s="8" t="s">
-        <v>112</v>
+        <v>477</v>
       </c>
       <c r="I214" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J214" s="6" t="s">
-        <v>250</v>
+        <v>412</v>
       </c>
       <c r="K214" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="M214" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N214" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O214" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P214" s="6">
         <v>45469786</v>
       </c>
       <c r="Q214" s="6"/>
       <c r="R214" s="6"/>
       <c r="S214" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="215" spans="1:42">
       <c r="A215" s="6" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E215" s="7">
         <v>5.0</v>
       </c>
       <c r="F215" s="6">
         <v>1.0</v>
       </c>
       <c r="G215" s="9">
         <v>250.0</v>
       </c>
       <c r="H215" s="8" t="s">
-        <v>108</v>
+        <v>480</v>
       </c>
       <c r="I215" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J215" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K215" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N215" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O215" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P215" s="6">
         <v>45469786</v>
       </c>
       <c r="Q215" s="6"/>
       <c r="R215" s="6"/>
       <c r="S215" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="216" spans="1:42">
       <c r="A216" s="6" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E216" s="7">
         <v>5.0</v>
       </c>
       <c r="F216" s="6">
         <v>1.0</v>
       </c>
       <c r="G216" s="9">
         <v>250.0</v>
       </c>
       <c r="H216" s="8" t="s">
-        <v>187</v>
+        <v>483</v>
       </c>
       <c r="I216" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J216" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K216" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M216" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N216" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O216" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P216" s="6">
         <v>45469786</v>
       </c>
       <c r="Q216" s="6"/>
       <c r="R216" s="6"/>
       <c r="S216" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="217" spans="1:42">
       <c r="A217" s="6" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E217" s="7">
         <v>5.0</v>
       </c>
       <c r="F217" s="6">
         <v>1.0</v>
       </c>
       <c r="G217" s="9">
         <v>250.0</v>
       </c>
       <c r="H217" s="8" t="s">
-        <v>249</v>
+        <v>112</v>
       </c>
       <c r="I217" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J217" s="6" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="K217" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="M217" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N217" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O217" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P217" s="6">
         <v>45469786</v>
       </c>
       <c r="Q217" s="6"/>
       <c r="R217" s="6"/>
       <c r="S217" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="218" spans="1:42">
       <c r="A218" s="6" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E218" s="7">
         <v>5.0</v>
       </c>
       <c r="F218" s="6">
         <v>1.0</v>
       </c>
       <c r="G218" s="9">
         <v>250.0</v>
       </c>
       <c r="H218" s="8" t="s">
-        <v>60</v>
+        <v>187</v>
       </c>
       <c r="I218" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J218" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K218" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N218" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O218" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P218" s="6">
         <v>45469786</v>
       </c>
       <c r="Q218" s="6"/>
       <c r="R218" s="6"/>
       <c r="S218" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="219" spans="1:42">
       <c r="A219" s="6" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E219" s="7">
         <v>5.0</v>
       </c>
       <c r="F219" s="6">
         <v>1.0</v>
       </c>
       <c r="G219" s="9">
         <v>250.0</v>
       </c>
       <c r="H219" s="8" t="s">
-        <v>157</v>
+        <v>249</v>
       </c>
       <c r="I219" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J219" s="6" t="s">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="K219" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O219" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P219" s="6">
         <v>45469786</v>
       </c>
       <c r="Q219" s="6"/>
       <c r="R219" s="6"/>
       <c r="S219" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="220" spans="1:42">
       <c r="A220" s="6" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E220" s="7">
         <v>5.0</v>
       </c>
       <c r="F220" s="6">
         <v>1.0</v>
       </c>
       <c r="G220" s="9">
         <v>250.0</v>
       </c>
       <c r="H220" s="8" t="s">
-        <v>374</v>
+        <v>157</v>
       </c>
       <c r="I220" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J220" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K220" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O220" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P220" s="6">
         <v>45469786</v>
       </c>
       <c r="Q220" s="6"/>
       <c r="R220" s="6"/>
       <c r="S220" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="221" spans="1:42">
       <c r="A221" s="6" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E221" s="7">
         <v>5.0</v>
       </c>
       <c r="F221" s="6">
         <v>1.0</v>
       </c>
       <c r="G221" s="9">
         <v>250.0</v>
       </c>
       <c r="H221" s="8" t="s">
-        <v>249</v>
+        <v>374</v>
       </c>
       <c r="I221" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J221" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K221" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M221" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N221" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O221" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P221" s="6">
         <v>45469786</v>
       </c>
       <c r="Q221" s="6"/>
       <c r="R221" s="6"/>
       <c r="S221" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="222" spans="1:42">
       <c r="A222" s="6" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E222" s="7">
         <v>5.0</v>
       </c>
       <c r="F222" s="6">
         <v>1.0</v>
       </c>
       <c r="G222" s="9">
         <v>250.0</v>
       </c>
       <c r="H222" s="8" t="s">
-        <v>157</v>
+        <v>249</v>
       </c>
       <c r="I222" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J222" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K222" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="M222" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N222" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O222" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P222" s="6">
         <v>45469786</v>
       </c>
       <c r="Q222" s="6"/>
       <c r="R222" s="6"/>
       <c r="S222" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="223" spans="1:42">
       <c r="A223" s="6" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E223" s="7">
         <v>5.0</v>
       </c>
       <c r="F223" s="6">
         <v>1.0</v>
       </c>
       <c r="G223" s="9">
         <v>250.0</v>
       </c>
       <c r="H223" s="8" t="s">
-        <v>384</v>
+        <v>157</v>
       </c>
       <c r="I223" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J223" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K223" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="M223" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N223" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O223" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P223" s="6">
         <v>45469786</v>
       </c>
       <c r="Q223" s="6"/>
       <c r="R223" s="6"/>
       <c r="S223" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="224" spans="1:42">
       <c r="A224" s="6" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E224" s="7">
         <v>5.0</v>
       </c>
       <c r="F224" s="6">
         <v>1.0</v>
       </c>
       <c r="G224" s="9">
         <v>250.0</v>
       </c>
       <c r="H224" s="8" t="s">
-        <v>36</v>
+        <v>387</v>
       </c>
       <c r="I224" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J224" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K224" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N224" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O224" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P224" s="6">
         <v>45469786</v>
       </c>
       <c r="Q224" s="6"/>
       <c r="R224" s="6"/>
       <c r="S224" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="225" spans="1:42">
       <c r="A225" s="6" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E225" s="7">
         <v>5.0</v>
       </c>
       <c r="F225" s="6">
         <v>1.0</v>
       </c>
       <c r="G225" s="9">
         <v>250.0</v>
       </c>
       <c r="H225" s="8" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="I225" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J225" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K225" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>128</v>
+        <v>475</v>
       </c>
       <c r="M225" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N225" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O225" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P225" s="6">
         <v>45469786</v>
       </c>
       <c r="Q225" s="6"/>
       <c r="R225" s="6"/>
       <c r="S225" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="226" spans="1:42">
       <c r="A226" s="6" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E226" s="7">
         <v>5.0</v>
       </c>
       <c r="F226" s="6">
         <v>1.0</v>
       </c>
       <c r="G226" s="9">
         <v>250.0</v>
       </c>
       <c r="H226" s="8" t="s">
-        <v>161</v>
+        <v>60</v>
       </c>
       <c r="I226" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J226" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K226" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="M226" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N226" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O226" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P226" s="6">
         <v>45469786</v>
       </c>
       <c r="Q226" s="6"/>
       <c r="R226" s="6"/>
       <c r="S226" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="227" spans="1:42">
       <c r="A227" s="6" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E227" s="7">
         <v>5.0</v>
       </c>
       <c r="F227" s="6">
         <v>1.0</v>
       </c>
       <c r="G227" s="9">
         <v>250.0</v>
       </c>
       <c r="H227" s="8" t="s">
-        <v>60</v>
+        <v>340</v>
       </c>
       <c r="I227" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J227" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K227" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>495</v>
+        <v>297</v>
       </c>
       <c r="M227" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N227" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O227" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P227" s="6">
         <v>45469786</v>
       </c>
       <c r="Q227" s="6"/>
       <c r="R227" s="6"/>
       <c r="S227" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="228" spans="1:42">
       <c r="A228" s="6" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E228" s="7">
         <v>5.0</v>
       </c>
       <c r="F228" s="6">
         <v>1.0</v>
       </c>
       <c r="G228" s="9">
         <v>250.0</v>
       </c>
       <c r="H228" s="8" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I228" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J228" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K228" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>223</v>
+        <v>128</v>
       </c>
       <c r="M228" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N228" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O228" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P228" s="6">
         <v>45469786</v>
       </c>
       <c r="Q228" s="6"/>
       <c r="R228" s="6"/>
       <c r="S228" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="229" spans="1:42">
       <c r="A229" s="6" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E229" s="7">
         <v>5.0</v>
       </c>
       <c r="F229" s="6">
         <v>1.0</v>
       </c>
       <c r="G229" s="9">
         <v>250.0</v>
       </c>
       <c r="H229" s="8" t="s">
-        <v>108</v>
+        <v>161</v>
       </c>
       <c r="I229" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J229" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K229" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>223</v>
+        <v>504</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N229" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O229" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P229" s="6">
         <v>45469786</v>
       </c>
       <c r="Q229" s="6"/>
       <c r="R229" s="6"/>
       <c r="S229" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="230" spans="1:42">
       <c r="A230" s="6" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E230" s="7">
         <v>5.0</v>
       </c>
       <c r="F230" s="6">
         <v>1.0</v>
       </c>
       <c r="G230" s="9">
         <v>250.0</v>
       </c>
       <c r="H230" s="8" t="s">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="I230" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J230" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K230" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>223</v>
+        <v>504</v>
       </c>
       <c r="M230" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N230" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O230" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P230" s="6">
         <v>45469786</v>
       </c>
       <c r="Q230" s="6"/>
       <c r="R230" s="6"/>
       <c r="S230" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="231" spans="1:42">
       <c r="A231" s="6" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E231" s="7">
         <v>5.0</v>
       </c>
       <c r="F231" s="6">
         <v>1.0</v>
       </c>
       <c r="G231" s="9">
         <v>250.0</v>
       </c>
       <c r="H231" s="8" t="s">
-        <v>501</v>
+        <v>122</v>
       </c>
       <c r="I231" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J231" s="6" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="K231" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O231" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P231" s="6">
         <v>45469786</v>
       </c>
       <c r="Q231" s="6"/>
       <c r="R231" s="6"/>
       <c r="S231" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="232" spans="1:42">
       <c r="A232" s="6" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E232" s="7">
         <v>5.0</v>
       </c>
       <c r="F232" s="6">
         <v>1.0</v>
       </c>
       <c r="G232" s="9">
         <v>250.0</v>
       </c>
       <c r="H232" s="8" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="I232" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J232" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K232" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N232" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O232" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P232" s="6">
         <v>45469786</v>
       </c>
       <c r="Q232" s="6"/>
       <c r="R232" s="6"/>
       <c r="S232" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="233" spans="1:42">
       <c r="A233" s="6" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E233" s="7">
         <v>5.0</v>
       </c>
       <c r="F233" s="6">
         <v>1.0</v>
       </c>
       <c r="G233" s="9">
         <v>250.0</v>
       </c>
       <c r="H233" s="8" t="s">
-        <v>122</v>
+        <v>198</v>
       </c>
       <c r="I233" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J233" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K233" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N233" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O233" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P233" s="6">
         <v>45469786</v>
       </c>
       <c r="Q233" s="6"/>
       <c r="R233" s="6"/>
       <c r="S233" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="234" spans="1:42">
       <c r="A234" s="6" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E234" s="7">
         <v>5.0</v>
       </c>
       <c r="F234" s="6">
         <v>1.0</v>
       </c>
       <c r="G234" s="9">
         <v>250.0</v>
       </c>
       <c r="H234" s="8" t="s">
-        <v>159</v>
+        <v>510</v>
       </c>
       <c r="I234" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J234" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="K234" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N234" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O234" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P234" s="6">
         <v>45469786</v>
       </c>
       <c r="Q234" s="6"/>
       <c r="R234" s="6"/>
       <c r="S234" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="235" spans="1:42">
       <c r="A235" s="6" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E235" s="7">
         <v>5.0</v>
       </c>
       <c r="F235" s="6">
         <v>1.0</v>
       </c>
       <c r="G235" s="9">
         <v>250.0</v>
       </c>
       <c r="H235" s="8" t="s">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="I235" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J235" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K235" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N235" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O235" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P235" s="6">
         <v>45469786</v>
       </c>
       <c r="Q235" s="6"/>
       <c r="R235" s="6"/>
       <c r="S235" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="236" spans="1:42">
       <c r="A236" s="6" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E236" s="7">
         <v>5.0</v>
       </c>
       <c r="F236" s="6">
         <v>1.0</v>
       </c>
       <c r="G236" s="9">
         <v>250.0</v>
       </c>
       <c r="H236" s="8" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="I236" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J236" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K236" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>507</v>
+        <v>254</v>
       </c>
       <c r="M236" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N236" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O236" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P236" s="6">
         <v>45469786</v>
       </c>
       <c r="Q236" s="6"/>
       <c r="R236" s="6"/>
       <c r="S236" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="237" spans="1:42">
       <c r="A237" s="6" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E237" s="7">
         <v>5.0</v>
       </c>
       <c r="F237" s="6">
         <v>1.0</v>
       </c>
       <c r="G237" s="9">
         <v>250.0</v>
       </c>
       <c r="H237" s="8" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="I237" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J237" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K237" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="M237" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N237" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O237" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P237" s="6">
         <v>45469786</v>
       </c>
       <c r="Q237" s="6"/>
       <c r="R237" s="6"/>
       <c r="S237" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="238" spans="1:42">
       <c r="A238" s="6" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E238" s="7">
         <v>5.0</v>
       </c>
       <c r="F238" s="6">
         <v>1.0</v>
       </c>
       <c r="G238" s="9">
         <v>250.0</v>
       </c>
       <c r="H238" s="8" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="I238" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J238" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K238" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
       <c r="M238" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N238" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O238" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P238" s="6">
         <v>45469786</v>
       </c>
       <c r="Q238" s="6"/>
       <c r="R238" s="6"/>
       <c r="S238" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="239" spans="1:42">
       <c r="A239" s="6" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E239" s="7">
         <v>5.0</v>
       </c>
       <c r="F239" s="6">
         <v>1.0</v>
       </c>
       <c r="G239" s="9">
         <v>250.0</v>
       </c>
       <c r="H239" s="8" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="I239" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J239" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K239" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>261</v>
+        <v>516</v>
       </c>
       <c r="M239" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N239" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O239" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P239" s="6">
         <v>45469786</v>
       </c>
       <c r="Q239" s="6"/>
       <c r="R239" s="6"/>
       <c r="S239" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="240" spans="1:42">
       <c r="A240" s="6" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E240" s="7">
         <v>5.0</v>
       </c>
       <c r="F240" s="6">
         <v>1.0</v>
       </c>
       <c r="G240" s="9">
         <v>250.0</v>
       </c>
       <c r="H240" s="8" t="s">
-        <v>512</v>
+        <v>94</v>
       </c>
       <c r="I240" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J240" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K240" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>513</v>
+        <v>267</v>
       </c>
       <c r="M240" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N240" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O240" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P240" s="6">
         <v>45469786</v>
       </c>
       <c r="Q240" s="6"/>
       <c r="R240" s="6"/>
       <c r="S240" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="241" spans="1:42">
       <c r="A241" s="6" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E241" s="7">
         <v>5.0</v>
       </c>
       <c r="F241" s="6">
         <v>1.0</v>
       </c>
       <c r="G241" s="9">
         <v>250.0</v>
       </c>
       <c r="H241" s="8" t="s">
-        <v>249</v>
+        <v>122</v>
       </c>
       <c r="I241" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J241" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K241" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>515</v>
+        <v>261</v>
       </c>
       <c r="M241" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N241" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O241" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P241" s="6">
         <v>45469786</v>
       </c>
       <c r="Q241" s="6"/>
       <c r="R241" s="6"/>
       <c r="S241" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="242" spans="1:42">
       <c r="A242" s="6" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E242" s="7">
         <v>5.0</v>
       </c>
       <c r="F242" s="6">
         <v>1.0</v>
       </c>
       <c r="G242" s="9">
         <v>250.0</v>
       </c>
       <c r="H242" s="8" t="s">
-        <v>517</v>
+        <v>122</v>
       </c>
       <c r="I242" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J242" s="6" t="s">
         <v>250</v>
       </c>
       <c r="K242" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="M242" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N242" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O242" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P242" s="6">
         <v>45469786</v>
       </c>
       <c r="Q242" s="6"/>
       <c r="R242" s="6"/>
       <c r="S242" t="s">
         <v>34</v>
       </c>
     </row>
+    <row r="243" spans="1:42">
+      <c r="A243" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E243" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F243" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H243" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="I243" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J243" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K243" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L243" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="M243" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N243" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O243" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P243" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q243" s="6"/>
+      <c r="R243" s="6"/>
+      <c r="S243" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="244" spans="1:42">
+      <c r="A244" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="B244" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E244" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F244" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H244" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I244" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J244" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K244" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L244" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="M244" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N244" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O244" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P244" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q244" s="6"/>
+      <c r="R244" s="6"/>
+      <c r="S244" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="245" spans="1:42">
+      <c r="A245" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E245" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F245" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H245" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="I245" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J245" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K245" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L245" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="M245" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N245" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O245" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P245" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q245" s="6"/>
+      <c r="R245" s="6"/>
+      <c r="S245" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="246" spans="1:42">
+      <c r="A246" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E246" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F246" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H246" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J246" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K246" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L246" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="M246" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N246" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O246" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P246" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q246" s="6"/>
+      <c r="R246" s="6"/>
+      <c r="S246" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="247" spans="1:42">
+      <c r="A247" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E247" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F247" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H247" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I247" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J247" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K247" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L247" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="M247" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N247" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O247" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P247" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q247" s="6"/>
+      <c r="R247" s="6"/>
+      <c r="S247" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="248" spans="1:42">
+      <c r="A248" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="B248" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C248" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D248" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E248" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F248" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H248" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I248" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J248" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K248" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L248" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="M248" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N248" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O248" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P248" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q248" s="6"/>
+      <c r="R248" s="6"/>
+      <c r="S248" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="249" spans="1:42">
+      <c r="A249" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="B249" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E249" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F249" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H249" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="I249" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J249" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K249" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L249" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="M249" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N249" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O249" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P249" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q249" s="6"/>
+      <c r="R249" s="6"/>
+      <c r="S249" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="250" spans="1:42">
+      <c r="A250" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="B250" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C250" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E250" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F250" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H250" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I250" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J250" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K250" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L250" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="M250" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N250" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O250" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P250" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q250" s="6"/>
+      <c r="R250" s="6"/>
+      <c r="S250" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="251" spans="1:42">
+      <c r="A251" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E251" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F251" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H251" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="I251" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J251" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K251" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L251" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="M251" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N251" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O251" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P251" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q251" s="6"/>
+      <c r="R251" s="6"/>
+      <c r="S251" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="252" spans="1:42">
+      <c r="A252" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="B252" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C252" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E252" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F252" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H252" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I252" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J252" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K252" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L252" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="M252" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N252" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O252" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P252" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q252" s="6"/>
+      <c r="R252" s="6"/>
+      <c r="S252" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="253" spans="1:42">
+      <c r="A253" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="B253" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E253" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F253" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H253" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I253" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J253" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K253" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L253" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="M253" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N253" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O253" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P253" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q253" s="6"/>
+      <c r="R253" s="6"/>
+      <c r="S253" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="254" spans="1:42">
+      <c r="A254" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="B254" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E254" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F254" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H254" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="I254" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K254" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L254" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="M254" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N254" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O254" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P254" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q254" s="6"/>
+      <c r="R254" s="6"/>
+      <c r="S254" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="255" spans="1:42">
+      <c r="A255" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="B255" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C255" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E255" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F255" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H255" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I255" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J255" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K255" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L255" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="M255" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N255" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O255" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P255" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q255" s="6"/>
+      <c r="R255" s="6"/>
+      <c r="S255" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="256" spans="1:42">
+      <c r="A256" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="B256" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C256" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E256" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F256" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H256" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I256" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J256" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K256" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L256" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="M256" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N256" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O256" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P256" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q256" s="6"/>
+      <c r="R256" s="6"/>
+      <c r="S256" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="257" spans="1:42">
+      <c r="A257" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="B257" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E257" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F257" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H257" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="I257" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J257" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K257" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L257" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="M257" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N257" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O257" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P257" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q257" s="6"/>
+      <c r="R257" s="6"/>
+      <c r="S257" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="258" spans="1:42">
+      <c r="A258" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="B258" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C258" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E258" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F258" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H258" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="I258" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J258" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K258" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L258" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="M258" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N258" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O258" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P258" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q258" s="6"/>
+      <c r="R258" s="6"/>
+      <c r="S258" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="259" spans="1:42">
+      <c r="A259" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="B259" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C259" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D259" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E259" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F259" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H259" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="I259" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J259" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K259" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L259" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="M259" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N259" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O259" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P259" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q259" s="6"/>
+      <c r="R259" s="6"/>
+      <c r="S259" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="260" spans="1:42">
+      <c r="A260" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="B260" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E260" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F260" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H260" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I260" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J260" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K260" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L260" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="M260" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N260" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O260" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P260" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q260" s="6"/>
+      <c r="R260" s="6"/>
+      <c r="S260" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="261" spans="1:42">
+      <c r="A261" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="B261" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C261" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E261" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F261" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H261" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I261" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J261" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K261" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L261" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="M261" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N261" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O261" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P261" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q261" s="6"/>
+      <c r="R261" s="6"/>
+      <c r="S261" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="262" spans="1:42">
+      <c r="A262" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="B262" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C262" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D262" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E262" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F262" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H262" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="I262" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J262" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K262" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L262" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="M262" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N262" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O262" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P262" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q262" s="6"/>
+      <c r="R262" s="6"/>
+      <c r="S262" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="263" spans="1:42">
+      <c r="A263" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E263" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F263" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H263" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="I263" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J263" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K263" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L263" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="M263" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N263" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O263" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P263" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q263" s="6"/>
+      <c r="R263" s="6"/>
+      <c r="S263" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="264" spans="1:42">
+      <c r="A264" s="6" t="s">
+        <v>556</v>
+      </c>
+      <c r="B264" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D264" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E264" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F264" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H264" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="I264" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J264" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K264" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L264" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="M264" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N264" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O264" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P264" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q264" s="6"/>
+      <c r="R264" s="6"/>
+      <c r="S264" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="265" spans="1:42">
+      <c r="A265" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="B265" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C265" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D265" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E265" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F265" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H265" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I265" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J265" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K265" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L265" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="M265" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N265" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O265" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P265" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q265" s="6"/>
+      <c r="R265" s="6"/>
+      <c r="S265" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="266" spans="1:42">
+      <c r="A266" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C266" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D266" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E266" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F266" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H266" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="I266" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J266" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K266" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L266" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="M266" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N266" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O266" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P266" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q266" s="6"/>
+      <c r="R266" s="6"/>
+      <c r="S266" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="267" spans="1:42">
+      <c r="A267" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="B267" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E267" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F267" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H267" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="I267" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J267" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K267" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L267" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="M267" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N267" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O267" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P267" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q267" s="6"/>
+      <c r="R267" s="6"/>
+      <c r="S267" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="268" spans="1:42">
+      <c r="A268" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="B268" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C268" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D268" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E268" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F268" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H268" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I268" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J268" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K268" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L268" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="M268" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N268" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O268" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P268" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q268" s="6"/>
+      <c r="R268" s="6"/>
+      <c r="S268" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="269" spans="1:42">
+      <c r="A269" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="B269" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C269" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E269" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F269" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H269" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I269" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J269" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K269" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L269" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="M269" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N269" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O269" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P269" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q269" s="6"/>
+      <c r="R269" s="6"/>
+      <c r="S269" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="270" spans="1:42">
+      <c r="A270" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="B270" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C270" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D270" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E270" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F270" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H270" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I270" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J270" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K270" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L270" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="M270" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N270" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O270" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P270" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q270" s="6"/>
+      <c r="R270" s="6"/>
+      <c r="S270" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="271" spans="1:42">
+      <c r="A271" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D271" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E271" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F271" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H271" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="I271" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J271" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K271" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L271" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="M271" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N271" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O271" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P271" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q271" s="6"/>
+      <c r="R271" s="6"/>
+      <c r="S271" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="272" spans="1:42">
+      <c r="A272" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="B272" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C272" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E272" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F272" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H272" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="I272" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J272" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K272" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L272" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="M272" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N272" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O272" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P272" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q272" s="6"/>
+      <c r="R272" s="6"/>
+      <c r="S272" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="273" spans="1:42">
+      <c r="A273" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E273" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F273" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H273" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="I273" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J273" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K273" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L273" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="M273" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N273" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O273" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P273" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q273" s="6"/>
+      <c r="R273" s="6"/>
+      <c r="S273" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="274" spans="1:42">
+      <c r="A274" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E274" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F274" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H274" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I274" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J274" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K274" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L274" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="M274" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N274" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O274" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P274" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q274" s="6"/>
+      <c r="R274" s="6"/>
+      <c r="S274" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="275" spans="1:42">
+      <c r="A275" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C275" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E275" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F275" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H275" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I275" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J275" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K275" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L275" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="M275" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N275" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O275" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P275" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q275" s="6"/>
+      <c r="R275" s="6"/>
+      <c r="S275" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="276" spans="1:42">
+      <c r="A276" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="B276" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C276" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E276" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F276" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H276" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="I276" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J276" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K276" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L276" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="M276" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N276" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O276" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P276" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q276" s="6"/>
+      <c r="R276" s="6"/>
+      <c r="S276" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="277" spans="1:42">
+      <c r="A277" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="B277" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C277" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D277" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E277" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F277" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H277" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I277" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J277" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K277" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L277" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="M277" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N277" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O277" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P277" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q277" s="6"/>
+      <c r="R277" s="6"/>
+      <c r="S277" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="278" spans="1:42">
+      <c r="A278" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="B278" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C278" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E278" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F278" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H278" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="I278" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J278" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K278" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L278" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="M278" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N278" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O278" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P278" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q278" s="6"/>
+      <c r="R278" s="6"/>
+      <c r="S278" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="279" spans="1:42">
+      <c r="A279" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="B279" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C279" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E279" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F279" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H279" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="I279" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J279" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K279" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L279" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="M279" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N279" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O279" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P279" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q279" s="6"/>
+      <c r="R279" s="6"/>
+      <c r="S279" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="280" spans="1:42">
+      <c r="A280" s="6" t="s">
+        <v>582</v>
+      </c>
+      <c r="B280" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C280" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E280" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F280" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H280" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I280" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J280" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K280" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L280" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="M280" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N280" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O280" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P280" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q280" s="6"/>
+      <c r="R280" s="6"/>
+      <c r="S280" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="281" spans="1:42">
+      <c r="A281" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="B281" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E281" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F281" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H281" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="I281" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J281" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K281" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L281" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="M281" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N281" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O281" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P281" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q281" s="6"/>
+      <c r="R281" s="6"/>
+      <c r="S281" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="282" spans="1:42">
+      <c r="A282" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="B282" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E282" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F282" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H282" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="I282" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J282" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K282" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L282" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="M282" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N282" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O282" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P282" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q282" s="6"/>
+      <c r="R282" s="6"/>
+      <c r="S282" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="283" spans="1:42">
+      <c r="A283" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="B283" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E283" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F283" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H283" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I283" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J283" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K283" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L283" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="M283" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N283" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O283" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P283" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q283" s="6"/>
+      <c r="R283" s="6"/>
+      <c r="S283" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="284" spans="1:42">
+      <c r="A284" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="B284" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D284" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E284" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F284" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H284" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="I284" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J284" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K284" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L284" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="M284" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N284" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O284" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P284" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q284" s="6"/>
+      <c r="R284" s="6"/>
+      <c r="S284" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="285" spans="1:42">
+      <c r="A285" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="B285" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C285" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E285" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F285" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H285" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="I285" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J285" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K285" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L285" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="M285" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N285" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O285" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P285" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q285" s="6"/>
+      <c r="R285" s="6"/>
+      <c r="S285" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="286" spans="1:42">
+      <c r="A286" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="B286" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C286" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D286" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E286" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F286" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H286" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="I286" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J286" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K286" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L286" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="M286" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N286" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O286" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P286" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q286" s="6"/>
+      <c r="R286" s="6"/>
+      <c r="S286" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="287" spans="1:42">
+      <c r="A287" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="B287" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C287" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E287" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F287" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H287" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="I287" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J287" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K287" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L287" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="M287" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N287" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O287" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P287" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q287" s="6"/>
+      <c r="R287" s="6"/>
+      <c r="S287" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="288" spans="1:42">
+      <c r="A288" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="B288" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D288" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E288" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F288" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H288" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="I288" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J288" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K288" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L288" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="M288" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N288" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O288" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P288" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q288" s="6"/>
+      <c r="R288" s="6"/>
+      <c r="S288" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="289" spans="1:42">
+      <c r="A289" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="B289" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C289" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D289" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E289" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F289" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H289" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="I289" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J289" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K289" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L289" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="M289" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N289" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O289" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P289" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q289" s="6"/>
+      <c r="R289" s="6"/>
+      <c r="S289" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="290" spans="1:42">
+      <c r="A290" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B290" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E290" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F290" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H290" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I290" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J290" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K290" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L290" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="M290" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N290" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O290" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P290" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q290" s="6"/>
+      <c r="R290" s="6"/>
+      <c r="S290" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="291" spans="1:42">
+      <c r="A291" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="B291" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C291" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E291" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F291" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H291" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I291" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J291" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K291" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L291" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="M291" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N291" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O291" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P291" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q291" s="6"/>
+      <c r="R291" s="6"/>
+      <c r="S291" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="292" spans="1:42">
+      <c r="A292" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="B292" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C292" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D292" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E292" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F292" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H292" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I292" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J292" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K292" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L292" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="M292" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N292" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O292" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P292" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q292" s="6"/>
+      <c r="R292" s="6"/>
+      <c r="S292" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="293" spans="1:42">
+      <c r="A293" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="B293" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D293" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E293" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F293" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H293" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I293" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J293" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K293" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L293" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="M293" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N293" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O293" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P293" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q293" s="6"/>
+      <c r="R293" s="6"/>
+      <c r="S293" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="294" spans="1:42">
+      <c r="A294" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="B294" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C294" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D294" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E294" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F294" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H294" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="I294" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J294" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K294" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L294" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="M294" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N294" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O294" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P294" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q294" s="6"/>
+      <c r="R294" s="6"/>
+      <c r="S294" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="295" spans="1:42">
+      <c r="A295" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="B295" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D295" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E295" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F295" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H295" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I295" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J295" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K295" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L295" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="M295" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N295" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O295" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P295" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q295" s="6"/>
+      <c r="R295" s="6"/>
+      <c r="S295" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="296" spans="1:42">
+      <c r="A296" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="B296" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C296" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E296" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F296" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H296" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="I296" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J296" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="K296" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L296" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="M296" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N296" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O296" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P296" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q296" s="6"/>
+      <c r="R296" s="6"/>
+      <c r="S296" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="297" spans="1:42">
+      <c r="A297" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="B297" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="E297" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F297" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H297" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I297" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J297" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="K297" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L297" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="M297" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="N297" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O297" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P297" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q297" s="6"/>
+      <c r="R297" s="6"/>
+      <c r="S297" t="s">
+        <v>34</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:R242"/>
+  <autoFilter ref="A2:R297"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>