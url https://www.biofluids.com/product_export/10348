--- v2 (2026-02-23)
+++ v3 (2026-04-23)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$68</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$73</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -591,66 +591,105 @@
   <si>
     <t>60 Y</t>
   </si>
   <si>
     <t>19-Jan-26</t>
   </si>
   <si>
     <t>KH25-12561</t>
   </si>
   <si>
     <t>6 W</t>
   </si>
   <si>
     <t>18-Jan-26</t>
   </si>
   <si>
     <t>KH25-12578</t>
   </si>
   <si>
     <t>77 Y</t>
   </si>
   <si>
     <t>20-Jan-26</t>
   </si>
   <si>
+    <t>KH25-12724</t>
+  </si>
+  <si>
+    <t>26-Feb-26</t>
+  </si>
+  <si>
+    <t>KH25-12849</t>
+  </si>
+  <si>
+    <t>4 W</t>
+  </si>
+  <si>
+    <t>06-Mar-26</t>
+  </si>
+  <si>
     <t>KH25-13158</t>
   </si>
   <si>
     <t>04-Dec-25</t>
   </si>
   <si>
     <t>KH25-13222</t>
   </si>
   <si>
     <t>17-Dec-25</t>
   </si>
   <si>
     <t>KH25-13263</t>
   </si>
   <si>
     <t>05-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-13554</t>
+  </si>
+  <si>
+    <t>03-Mar-26</t>
+  </si>
+  <si>
+    <t>KH25-13886</t>
+  </si>
+  <si>
+    <t>9 Y</t>
+  </si>
+  <si>
+    <t>14-Mar-26</t>
+  </si>
+  <si>
+    <t>KH25-13901</t>
+  </si>
+  <si>
+    <t>11 Y</t>
+  </si>
+  <si>
+    <t>16-Mar-26</t>
   </si>
   <si>
     <t>KH25-14238</t>
   </si>
   <si>
     <t>21-Nov-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1009,51 +1048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP68"/>
+  <dimension ref="A1:AP73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
@@ -4596,253 +4635,533 @@
       </c>
     </row>
     <row r="65" spans="1:42">
       <c r="A65" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="7">
         <v>1.0</v>
       </c>
       <c r="F65" s="6">
         <v>1.0</v>
       </c>
       <c r="G65" s="9">
         <v>250.0</v>
       </c>
       <c r="H65" s="8" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="I65" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J65" s="6" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>191</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O65" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P65" s="6">
         <v>45469786</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R65" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:42">
       <c r="A66" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="7">
         <v>1.0</v>
       </c>
       <c r="F66" s="6">
         <v>1.0</v>
       </c>
       <c r="G66" s="9">
         <v>250.0</v>
       </c>
       <c r="H66" s="8" t="s">
-        <v>68</v>
+        <v>193</v>
       </c>
       <c r="I66" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J66" s="6" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O66" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P66" s="6">
         <v>45469786</v>
       </c>
       <c r="Q66" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R66" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:42">
       <c r="A67" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="7">
         <v>1.0</v>
       </c>
       <c r="F67" s="6">
         <v>1.0</v>
       </c>
       <c r="G67" s="9">
         <v>250.0</v>
       </c>
       <c r="H67" s="8" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="I67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O67" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P67" s="6">
         <v>45469786</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:42">
       <c r="A68" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="7">
         <v>1.0</v>
       </c>
       <c r="F68" s="6">
         <v>1.0</v>
       </c>
       <c r="G68" s="9">
         <v>250.0</v>
       </c>
       <c r="H68" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M68" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N68" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P68" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q68" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R68" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="69" spans="1:42">
+      <c r="A69" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F69" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H69" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="M69" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O69" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P69" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q69" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R69" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="70" spans="1:42">
+      <c r="A70" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F70" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H70" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N70" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P70" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q70" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R70" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:42">
+      <c r="A71" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F71" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H71" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N71" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P71" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q71" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="72" spans="1:42">
+      <c r="A72" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F72" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H72" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J72" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K72" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M72" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N72" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P72" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q72" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R72" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="73" spans="1:42">
+      <c r="A73" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F73" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H73" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="I68" s="6" t="s">
+      <c r="I73" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="J68" s="6" t="s">
+      <c r="J73" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="K68" s="6" t="s">
-[...20 lines deleted...]
-      <c r="R68" t="s">
+      <c r="K73" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="M73" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P73" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q73" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R73" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q68"/>
+  <autoFilter ref="A2:Q73"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>