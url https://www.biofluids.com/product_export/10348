--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$75</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -652,50 +652,65 @@
     <t>03-Mar-26</t>
   </si>
   <si>
     <t>KH25-13886</t>
   </si>
   <si>
     <t>9 Y</t>
   </si>
   <si>
     <t>14-Mar-26</t>
   </si>
   <si>
     <t>KH25-13901</t>
   </si>
   <si>
     <t>11 Y</t>
   </si>
   <si>
     <t>16-Mar-26</t>
   </si>
   <si>
     <t>KH25-14238</t>
   </si>
   <si>
     <t>21-Nov-25</t>
+  </si>
+  <si>
+    <t>KH26-02179</t>
+  </si>
+  <si>
+    <t>17 M</t>
+  </si>
+  <si>
+    <t>15-Apr-26</t>
+  </si>
+  <si>
+    <t>KH26-03490</t>
+  </si>
+  <si>
+    <t>19-May-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1048,51 +1063,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP73"/>
+  <dimension ref="A1:AP75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
@@ -5116,52 +5131,164 @@
       <c r="K73" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O73" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P73" s="6">
         <v>45469786</v>
       </c>
       <c r="Q73" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R73" t="s">
         <v>31</v>
       </c>
     </row>
+    <row r="74" spans="1:42">
+      <c r="A74" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F74" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H74" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="M74" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N74" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P74" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q74" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R74" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:42">
+      <c r="A75" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F75" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H75" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="M75" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N75" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O75" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P75" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q75" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R75" t="s">
+        <v>31</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q73"/>
+  <autoFilter ref="A2:Q75"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>