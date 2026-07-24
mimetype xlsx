--- v4 (2026-06-08)
+++ v5 (2026-07-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$75</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$77</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -667,77 +667,94 @@
     <t>11 Y</t>
   </si>
   <si>
     <t>16-Mar-26</t>
   </si>
   <si>
     <t>KH25-14238</t>
   </si>
   <si>
     <t>21-Nov-25</t>
   </si>
   <si>
     <t>KH26-02179</t>
   </si>
   <si>
     <t>17 M</t>
   </si>
   <si>
     <t>15-Apr-26</t>
   </si>
   <si>
     <t>KH26-03490</t>
   </si>
   <si>
     <t>19-May-26</t>
+  </si>
+  <si>
+    <t>KH26-03593</t>
+  </si>
+  <si>
+    <t>06-Jun-26</t>
+  </si>
+  <si>
+    <t>KH26-03828</t>
+  </si>
+  <si>
+    <t>19 Y</t>
+  </si>
+  <si>
+    <t>12-Jul-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1059,55 +1076,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP75"/>
+  <dimension ref="A1:AP77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
@@ -5243,52 +5260,164 @@
       <c r="K75" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>215</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O75" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P75" s="6">
         <v>45469786</v>
       </c>
       <c r="Q75" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R75" t="s">
         <v>31</v>
       </c>
     </row>
+    <row r="76" spans="1:42">
+      <c r="A76" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F76" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H76" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="M76" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N76" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P76" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q76" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R76" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:42">
+      <c r="A77" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F77" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H77" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="M77" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N77" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P77" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q77" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R77" t="s">
+        <v>31</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q75"/>
+  <autoFilter ref="A2:Q77"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>