--- v5 (2026-07-24)
+++ v6 (2026-09-08)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$79</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -682,50 +682,65 @@
     <t>17 M</t>
   </si>
   <si>
     <t>15-Apr-26</t>
   </si>
   <si>
     <t>KH26-03490</t>
   </si>
   <si>
     <t>19-May-26</t>
   </si>
   <si>
     <t>KH26-03593</t>
   </si>
   <si>
     <t>06-Jun-26</t>
   </si>
   <si>
     <t>KH26-03828</t>
   </si>
   <si>
     <t>19 Y</t>
   </si>
   <si>
     <t>12-Jul-26</t>
+  </si>
+  <si>
+    <t>KH26-03850</t>
+  </si>
+  <si>
+    <t>15-Jul-26</t>
+  </si>
+  <si>
+    <t>KH26-06173</t>
+  </si>
+  <si>
+    <t>1 Y</t>
+  </si>
+  <si>
+    <t>11-Aug-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1080,51 +1095,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP77"/>
+  <dimension ref="A1:AP79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
@@ -5372,52 +5387,164 @@
       <c r="K77" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>220</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O77" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P77" s="6">
         <v>45469786</v>
       </c>
       <c r="Q77" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R77" t="s">
         <v>31</v>
       </c>
     </row>
+    <row r="78" spans="1:42">
+      <c r="A78" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F78" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H78" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K78" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="M78" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N78" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P78" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q78" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R78" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="79" spans="1:42">
+      <c r="A79" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F79" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H79" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J79" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K79" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="M79" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N79" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P79" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q79" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R79" t="s">
+        <v>31</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q77"/>
+  <autoFilter ref="A2:Q79"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>