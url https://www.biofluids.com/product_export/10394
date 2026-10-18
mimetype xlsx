--- v3 (2026-09-03)
+++ v4 (2026-10-18)
@@ -654,51 +654,51 @@
       </c>
       <c r="Q2" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="7">
         <v>1.25</v>
       </c>
       <c r="F3" s="6">
         <v>1.0</v>
       </c>
       <c r="G3" s="9">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N3" s="6">
         <v>28.0</v>
       </c>
       <c r="O3" s="6" t="s">
         <v>28</v>
       </c>