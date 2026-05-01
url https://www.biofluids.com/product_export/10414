--- v2 (2026-02-04)
+++ v3 (2026-05-01)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$125</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$128</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -105,51 +105,51 @@
   <si>
     <t>Enteroaggregative E. coli (EAEC)</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cary Blair Stool</t>
   </si>
   <si>
     <t>15 Y</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>U/A</t>
   </si>
   <si>
     <t>&lt;-70C</t>
   </si>
   <si>
     <t>17-Jan-25</t>
   </si>
   <si>
-    <t>BioFire Gastroinestinal PCR Panel</t>
+    <t>BioFire Gastrointestinal PCR Panel</t>
   </si>
   <si>
     <t>Positive</t>
   </si>
   <si>
     <t>Shiga toxin-producing E. coli (STEC)</t>
   </si>
   <si>
     <t>00000000</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>EAEC</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>BF19864500</t>
   </si>
   <si>
     <t>38 Y</t>
   </si>
@@ -946,78 +946,96 @@
   <si>
     <t>26-Jun-25</t>
   </si>
   <si>
     <t>SALMONELLA, EAEC, ETEC, STEC</t>
   </si>
   <si>
     <t>BF19868609</t>
   </si>
   <si>
     <t>78 Y</t>
   </si>
   <si>
     <t>09-Aug-25</t>
   </si>
   <si>
     <t>EIEC, EPEC, ETEC, EAEC</t>
   </si>
   <si>
     <t>BF19868714</t>
   </si>
   <si>
     <t>28-Aug-25</t>
   </si>
   <si>
+    <t>BF19869478</t>
+  </si>
+  <si>
+    <t>13-Jan-26</t>
+  </si>
+  <si>
+    <t>BF19869536</t>
+  </si>
+  <si>
+    <t>08-Feb-26</t>
+  </si>
+  <si>
+    <t>Vibrio</t>
+  </si>
+  <si>
+    <t>BF19869628</t>
+  </si>
+  <si>
+    <t>01-Feb-26</t>
+  </si>
+  <si>
     <t>BF19869674</t>
   </si>
   <si>
     <t>10 Y</t>
   </si>
   <si>
     <t>08-Jan-26</t>
   </si>
   <si>
     <t>EAEC,EPEC</t>
   </si>
   <si>
     <t>BF19869751</t>
   </si>
   <si>
     <t>14-Dec-25</t>
   </si>
   <si>
     <t>BF19869812</t>
   </si>
   <si>
     <t>32 Y</t>
   </si>
   <si>
     <t>21-Oct-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vibrio</t>
   </si>
   <si>
     <t>VIBCHO,EAEC,ETEC,EPEC</t>
   </si>
   <si>
     <t>BF19870010</t>
   </si>
   <si>
     <t>14-Nov-25</t>
   </si>
   <si>
     <t>ETEC,EAEC,NOROVIRUS</t>
   </si>
   <si>
     <t>BF19870101</t>
   </si>
   <si>
     <t>18-Aug-25</t>
   </si>
   <si>
     <t>EAEC, CAMPYLOBACTER SP.</t>
   </si>
   <si>
     <t>BF19870385</t>
   </si>
@@ -1487,72 +1505,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP125"/>
+  <dimension ref="A1:AP128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
-    <col min="13" max="13" width="39.99" bestFit="true" customWidth="true" style="1"/>
+    <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="52.987" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
@@ -7792,1100 +7810,1277 @@
       </c>
       <c r="Q107" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R107" s="6" t="s">
         <v>245</v>
       </c>
       <c r="S107" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="108" spans="1:42">
       <c r="A108" s="6" t="s">
         <v>308</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="7">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="F108" s="6">
         <v>1.0</v>
       </c>
       <c r="G108" s="9">
         <v>450.0</v>
       </c>
       <c r="H108" s="8" t="s">
-        <v>309</v>
+        <v>121</v>
       </c>
       <c r="I108" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J108" s="6" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O108" s="6" t="s">
         <v>218</v>
       </c>
       <c r="P108" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q108" s="6" t="s">
         <v>71</v>
       </c>
       <c r="R108" s="6" t="s">
-        <v>311</v>
+        <v>175</v>
       </c>
       <c r="S108" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="109" spans="1:42">
       <c r="A109" s="6" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="7">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="F109" s="6">
         <v>1.0</v>
       </c>
       <c r="G109" s="9">
         <v>450.0</v>
       </c>
       <c r="H109" s="8" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="I109" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J109" s="6" t="s">
         <v>192</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O109" s="6" t="s">
-        <v>218</v>
+        <v>312</v>
       </c>
       <c r="P109" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q109" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R109" s="6" t="s">
         <v>33</v>
       </c>
       <c r="S109" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="110" spans="1:42">
       <c r="A110" s="6" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="7">
-        <v>15.0</v>
+        <v>28.0</v>
       </c>
       <c r="F110" s="6">
         <v>1.0</v>
       </c>
       <c r="G110" s="9">
         <v>450.0</v>
       </c>
       <c r="H110" s="8" t="s">
-        <v>315</v>
+        <v>100</v>
       </c>
       <c r="I110" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J110" s="6" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="P110" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q110" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R110" s="6" t="s">
-        <v>318</v>
+        <v>33</v>
       </c>
       <c r="S110" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="111" spans="1:42">
       <c r="A111" s="6" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="7">
         <v>10.0</v>
       </c>
       <c r="F111" s="6">
         <v>1.0</v>
       </c>
       <c r="G111" s="9">
         <v>450.0</v>
       </c>
       <c r="H111" s="8" t="s">
-        <v>185</v>
+        <v>316</v>
       </c>
       <c r="I111" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J111" s="6" t="s">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6" t="s">
-        <v>317</v>
+        <v>218</v>
       </c>
       <c r="P111" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q111" s="6" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="R111" s="6" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="S111" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:42">
       <c r="A112" s="6" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="7">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="F112" s="6">
         <v>1.0</v>
       </c>
       <c r="G112" s="9">
         <v>450.0</v>
       </c>
       <c r="H112" s="8" t="s">
-        <v>143</v>
+        <v>97</v>
       </c>
       <c r="I112" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J112" s="6" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="P112" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q112" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R112" s="6" t="s">
-        <v>324</v>
+        <v>33</v>
       </c>
       <c r="S112" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="113" spans="1:42">
       <c r="A113" s="6" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="7">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="F113" s="6">
         <v>1.0</v>
       </c>
       <c r="G113" s="9">
         <v>450.0</v>
       </c>
       <c r="H113" s="8" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="I113" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J113" s="6" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O113" s="6" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
       <c r="P113" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q113" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R113" s="6" t="s">
-        <v>33</v>
+        <v>324</v>
       </c>
       <c r="S113" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="114" spans="1:42">
       <c r="A114" s="6" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="7">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="F114" s="6">
         <v>1.0</v>
       </c>
       <c r="G114" s="9">
         <v>450.0</v>
       </c>
       <c r="H114" s="8" t="s">
-        <v>329</v>
+        <v>185</v>
       </c>
       <c r="I114" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J114" s="6" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="K114" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O114" s="6" t="s">
-        <v>73</v>
+        <v>312</v>
       </c>
       <c r="P114" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q114" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R114" s="6" t="s">
-        <v>33</v>
+        <v>327</v>
       </c>
       <c r="S114" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="115" spans="1:42">
       <c r="A115" s="6" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="7">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="F115" s="6">
         <v>1.0</v>
       </c>
       <c r="G115" s="9">
         <v>450.0</v>
       </c>
       <c r="H115" s="8" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J115" s="6" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6" t="s">
-        <v>73</v>
+        <v>218</v>
       </c>
       <c r="P115" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q115" s="6" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="R115" s="6" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="S115" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="116" spans="1:42">
       <c r="A116" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="F116" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H116" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J116" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="K116" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L116" s="6" t="s">
         <v>333</v>
-      </c>
-[...31 lines deleted...]
-        <v>335</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6" t="s">
         <v>263</v>
       </c>
       <c r="P116" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q116" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R116" s="6" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="S116" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="117" spans="1:42">
       <c r="A117" s="6" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="7">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="F117" s="6">
         <v>1.0</v>
       </c>
       <c r="G117" s="9">
         <v>450.0</v>
       </c>
       <c r="H117" s="8" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="I117" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J117" s="6" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="K117" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6" t="s">
-        <v>263</v>
+        <v>73</v>
       </c>
       <c r="P117" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q117" s="6" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="R117" s="6" t="s">
         <v>33</v>
       </c>
       <c r="S117" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="118" spans="1:42">
       <c r="A118" s="6" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="7">
         <v>10.0</v>
       </c>
       <c r="F118" s="6">
         <v>1.0</v>
       </c>
       <c r="G118" s="9">
         <v>450.0</v>
       </c>
       <c r="H118" s="8" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="I118" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J118" s="6" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6" t="s">
-        <v>218</v>
+        <v>73</v>
       </c>
       <c r="P118" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q118" s="6" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="R118" s="6" t="s">
-        <v>33</v>
+        <v>338</v>
       </c>
       <c r="S118" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:42">
       <c r="A119" s="6" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="7">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="F119" s="6">
         <v>1.0</v>
       </c>
       <c r="G119" s="9">
         <v>450.0</v>
       </c>
       <c r="H119" s="8" t="s">
-        <v>143</v>
+        <v>340</v>
       </c>
       <c r="I119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6" t="s">
         <v>263</v>
       </c>
       <c r="P119" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q119" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R119" s="6" t="s">
-        <v>332</v>
+        <v>74</v>
       </c>
       <c r="S119" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="120" spans="1:42">
       <c r="A120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="7">
-        <v>30.0</v>
+        <v>10.0</v>
       </c>
       <c r="F120" s="6">
         <v>1.0</v>
       </c>
       <c r="G120" s="9">
         <v>450.0</v>
       </c>
       <c r="H120" s="8" t="s">
         <v>343</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J120" s="6" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="K120" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>344</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O120" s="6" t="s">
-        <v>73</v>
+        <v>263</v>
       </c>
       <c r="P120" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q120" s="6" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="R120" s="6" t="s">
         <v>33</v>
       </c>
       <c r="S120" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="121" spans="1:42">
       <c r="A121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="7">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="F121" s="6">
         <v>1.0</v>
       </c>
       <c r="G121" s="9">
         <v>450.0</v>
       </c>
       <c r="H121" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J121" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L121" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="I121" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M121" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O121" s="6" t="s">
-        <v>263</v>
+        <v>218</v>
       </c>
       <c r="P121" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q121" s="6" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="R121" s="6" t="s">
         <v>33</v>
       </c>
       <c r="S121" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:42">
       <c r="A122" s="6" t="s">
         <v>347</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="7">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="F122" s="6">
         <v>1.0</v>
       </c>
       <c r="G122" s="9">
         <v>450.0</v>
       </c>
       <c r="H122" s="8" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J122" s="6" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="K122" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6" t="s">
-        <v>30</v>
+        <v>263</v>
       </c>
       <c r="P122" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q122" s="6" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="R122" s="6" t="s">
-        <v>33</v>
+        <v>338</v>
       </c>
       <c r="S122" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="123" spans="1:42">
       <c r="A123" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E123" s="7">
+        <v>30.0</v>
+      </c>
+      <c r="F123" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H123" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="B123" s="6" t="s">
-[...17 lines deleted...]
-      <c r="H123" s="8" t="s">
+      <c r="I123" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J123" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="K123" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L123" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="I123" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M123" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O123" s="6" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="P123" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q123" s="6" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="R123" s="6" t="s">
         <v>33</v>
       </c>
       <c r="S123" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:42">
       <c r="A124" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E124" s="7">
+        <v>18.0</v>
+      </c>
+      <c r="F124" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H124" s="8" t="s">
         <v>352</v>
       </c>
-      <c r="B124" s="6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I124" s="6" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J124" s="6" t="s">
-        <v>25</v>
+        <v>173</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6" t="s">
-        <v>73</v>
+        <v>263</v>
       </c>
       <c r="P124" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q124" s="6" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
       <c r="R124" s="6" t="s">
         <v>33</v>
       </c>
       <c r="S124" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="125" spans="1:42">
       <c r="A125" s="6" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="7">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="F125" s="6">
         <v>1.0</v>
       </c>
       <c r="G125" s="9">
         <v>450.0</v>
       </c>
       <c r="H125" s="8" t="s">
-        <v>36</v>
+        <v>129</v>
       </c>
       <c r="I125" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J125" s="6" t="s">
         <v>188</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L125" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="M125" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N125" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O125" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P125" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q125" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R125" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="S125" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="126" spans="1:42">
+      <c r="A126" s="6" t="s">
         <v>355</v>
       </c>
-      <c r="M125" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O125" s="6" t="s">
+      <c r="B126" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E126" s="7">
+        <v>15.0</v>
+      </c>
+      <c r="F126" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H126" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J126" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K126" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L126" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="M126" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N126" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O126" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P126" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q126" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R126" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="S126" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="127" spans="1:42">
+      <c r="A127" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E127" s="7">
+        <v>25.0</v>
+      </c>
+      <c r="F127" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H127" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J127" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K127" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="M127" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N127" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O127" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="P127" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q127" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R127" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="S127" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="128" spans="1:42">
+      <c r="A128" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E128" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="F128" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H128" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I128" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J128" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="K128" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="M128" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N128" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O128" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="P125" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Q125" s="6" t="s">
+      <c r="P128" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q128" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="R125" s="6" t="s">
-[...2 lines deleted...]
-      <c r="S125" t="s">
+      <c r="R128" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="S128" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:R125"/>
+  <autoFilter ref="A2:R128"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>