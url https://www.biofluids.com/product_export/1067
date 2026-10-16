--- v1 (2026-08-26)
+++ v2 (2026-10-16)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$130</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$138</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -865,50 +865,134 @@
     <t>KH25-11096</t>
   </si>
   <si>
     <t>KH25-11098</t>
   </si>
   <si>
     <t>KH25-11099</t>
   </si>
   <si>
     <t>26 Y</t>
   </si>
   <si>
     <t>KH26-04338</t>
   </si>
   <si>
     <t>12 Y</t>
   </si>
   <si>
     <t>15-Jul-26</t>
   </si>
   <si>
     <t>Diabetic Ketoacidosis (DKA) / Diabetes Mellitus Type 1</t>
   </si>
   <si>
     <t>Insulin Lispro 100u/mL, injection twice daily</t>
+  </si>
+  <si>
+    <t>KH26-04791</t>
+  </si>
+  <si>
+    <t>14 Y</t>
+  </si>
+  <si>
+    <t>10-Aug-26</t>
+  </si>
+  <si>
+    <t>KH26-04792</t>
+  </si>
+  <si>
+    <t>11-Aug-26</t>
+  </si>
+  <si>
+    <t>KH26-06374</t>
+  </si>
+  <si>
+    <t>13 Y</t>
+  </si>
+  <si>
+    <t>09-Sep-26</t>
+  </si>
+  <si>
+    <t>insulin lispro (unbranded) 100 UNIT/ML injection pen</t>
+  </si>
+  <si>
+    <t>KH26-06382</t>
+  </si>
+  <si>
+    <t>16 Y</t>
+  </si>
+  <si>
+    <t>06-Sep-26</t>
+  </si>
+  <si>
+    <t>insulin glargine (Lantus SoloStar) 100 unit/mL</t>
+  </si>
+  <si>
+    <t>KH26-06452</t>
+  </si>
+  <si>
+    <t>6 Y</t>
+  </si>
+  <si>
+    <t>25-Sep-26</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>KH26-07042</t>
+  </si>
+  <si>
+    <t>17 Y</t>
+  </si>
+  <si>
+    <t>01-Sep-26</t>
+  </si>
+  <si>
+    <t>Insulin Lantus 100u/mL, up to 50u daily, Insulin lispro 100u/mL, 4 times daily, Insulin glargine 100u/mL, 28u nightly</t>
+  </si>
+  <si>
+    <t>KH26-5200</t>
+  </si>
+  <si>
+    <t>5 Y</t>
+  </si>
+  <si>
+    <t>25-Aug-26</t>
+  </si>
+  <si>
+    <t>Not newly diagnosed, Insulin Lispro 2 Units SQ (while in DKA), otherwise on Dexcom / Omnipod pump</t>
+  </si>
+  <si>
+    <t>KH26-5342</t>
+  </si>
+  <si>
+    <t>15-Sep-26</t>
+  </si>
+  <si>
+    <t>Lispro: 100u/mL, Glargine: 100u/mL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1263,75 +1347,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP130"/>
+  <dimension ref="A1:AP138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="64.841" bestFit="true" customWidth="true" style="1"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
@@ -8141,52 +8225,496 @@
       <c r="K130" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L130" s="6" t="s">
         <v>279</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>280</v>
       </c>
       <c r="O130" s="6" t="s">
         <v>92</v>
       </c>
       <c r="P130" s="6">
         <v>45469786</v>
       </c>
       <c r="Q130" s="6" t="s">
         <v>281</v>
       </c>
       <c r="R130" t="s">
         <v>30</v>
       </c>
     </row>
+    <row r="131" spans="1:42">
+      <c r="A131" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E131" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="F131" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H131" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J131" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="M131" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N131" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O131" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P131" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q131" s="6"/>
+      <c r="R131" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="132" spans="1:42">
+      <c r="A132" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E132" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="F132" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H132" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J132" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="M132" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N132" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O132" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P132" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q132" s="6"/>
+      <c r="R132" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="133" spans="1:42">
+      <c r="A133" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E133" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F133" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H133" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J133" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="M133" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N133" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O133" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P133" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q133" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="R133" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="134" spans="1:42">
+      <c r="A134" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E134" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F134" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H134" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="J134" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K134" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="M134" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N134" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O134" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P134" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q134" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="R134" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135" spans="1:42">
+      <c r="A135" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E135" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="F135" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H135" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="I135" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="J135" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="M135" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N135" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O135" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P135" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q135" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="R135" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="136" spans="1:42">
+      <c r="A136" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E136" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="F136" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H136" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J136" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="M136" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N136" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O136" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P136" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q136" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="R136" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="137" spans="1:42">
+      <c r="A137" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E137" s="7">
+        <v>1.75</v>
+      </c>
+      <c r="F137" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H137" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J137" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K137" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="M137" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N137" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O137" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P137" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q137" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="R137" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="138" spans="1:42">
+      <c r="A138" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E138" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F138" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H138" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J138" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K138" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="M138" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N138" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="O138" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="P138" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q138" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="R138" t="s">
+        <v>30</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q130"/>
+  <autoFilter ref="A2:Q138"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>