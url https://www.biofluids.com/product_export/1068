--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$P$172</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$P$162</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -678,269 +678,233 @@
   <si>
     <t>E11</t>
   </si>
   <si>
     <t>KH25-07562</t>
   </si>
   <si>
     <t>KH25-07563</t>
   </si>
   <si>
     <t>KH25-07564</t>
   </si>
   <si>
     <t>KH25-07565</t>
   </si>
   <si>
     <t>KH25-07566</t>
   </si>
   <si>
     <t>89 Y</t>
   </si>
   <si>
     <t>10-Sep-25</t>
   </si>
   <si>
-    <t>KH25-07567</t>
-[...1 lines deleted...]
-  <si>
     <t>KH25-07584</t>
   </si>
   <si>
     <t>47 Y</t>
   </si>
   <si>
     <t>13-Sep-25</t>
   </si>
   <si>
     <t>E11.43</t>
   </si>
   <si>
     <t>KH25-07613</t>
   </si>
   <si>
     <t>89 + Y</t>
   </si>
   <si>
     <t>15-Sep-25</t>
   </si>
   <si>
-    <t>KH25-07614</t>
-[...4 lines deleted...]
-  <si>
     <t>KH25-07615</t>
   </si>
   <si>
     <t>17-Sep-25</t>
   </si>
   <si>
     <t>KH25-07616</t>
   </si>
   <si>
     <t>KH25-07617</t>
   </si>
   <si>
     <t>KH25-07618</t>
   </si>
   <si>
     <t>KH25-07619</t>
   </si>
   <si>
-    <t>KH25-09557</t>
-[...1 lines deleted...]
-  <si>
     <t>KH25-09558</t>
   </si>
   <si>
     <t>KH25-09559</t>
   </si>
   <si>
     <t>KH25-09560</t>
   </si>
   <si>
     <t>KH25-09756</t>
   </si>
   <si>
     <t>09-Sep-25</t>
   </si>
   <si>
     <t>KH25-09757</t>
   </si>
   <si>
     <t>65 Y</t>
   </si>
   <si>
     <t>KH25-09758</t>
   </si>
   <si>
     <t>KH25-09759</t>
   </si>
   <si>
     <t>76 Y</t>
   </si>
   <si>
     <t>08-Sep-25</t>
   </si>
   <si>
     <t>KH25-09760</t>
   </si>
   <si>
     <t>KH25-09761</t>
   </si>
   <si>
     <t>63 Y</t>
   </si>
   <si>
     <t>KH25-09762</t>
   </si>
   <si>
-    <t>KH25-09763</t>
-[...4 lines deleted...]
-  <si>
     <t>KH25-09764</t>
   </si>
   <si>
     <t>KH25-09765</t>
   </si>
   <si>
     <t>KH25-09766</t>
   </si>
   <si>
     <t>KH25-09767</t>
   </si>
   <si>
     <t>KH25-09768</t>
   </si>
   <si>
     <t>KH25-10067</t>
   </si>
   <si>
     <t>16-Jul-25</t>
   </si>
   <si>
     <t>KH25-10068</t>
   </si>
   <si>
     <t>KH25-10069</t>
   </si>
   <si>
     <t>KH25-10070</t>
   </si>
   <si>
-    <t>KH25-10071</t>
-[...1 lines deleted...]
-  <si>
     <t>KH25-10074</t>
   </si>
   <si>
     <t>KH25-10075</t>
   </si>
   <si>
     <t>KH25-10076</t>
   </si>
   <si>
-    <t>KH25-10086</t>
-[...5 lines deleted...]
-    <t>KH25-10087</t>
+    <t>KH25-10088</t>
   </si>
   <si>
     <t>26-Jun-25</t>
   </si>
   <si>
-    <t>KH25-10088</t>
-[...1 lines deleted...]
-  <si>
     <t>KH25-10231</t>
   </si>
   <si>
     <t>32 Y</t>
   </si>
   <si>
     <t>31-Aug-25</t>
   </si>
   <si>
     <t>KH25-10232</t>
   </si>
   <si>
     <t>KH25-10233</t>
   </si>
   <si>
     <t>01-Sep-25</t>
   </si>
   <si>
     <t>KH25-10234</t>
   </si>
   <si>
     <t>KH25-10235</t>
   </si>
   <si>
     <t>KH25-10248</t>
   </si>
   <si>
     <t>KH25-10249</t>
   </si>
   <si>
-    <t>KH25-10282</t>
+    <t>KH25-10283</t>
+  </si>
+  <si>
+    <t>02-Sep-25</t>
+  </si>
+  <si>
+    <t>KH25-10285</t>
+  </si>
+  <si>
+    <t>KH25-10286</t>
+  </si>
+  <si>
+    <t>KH25-10287</t>
+  </si>
+  <si>
+    <t>KH25-10288</t>
+  </si>
+  <si>
+    <t>KH25-10289</t>
   </si>
   <si>
     <t>03-Sep-25</t>
   </si>
   <si>
-    <t>KH25-10283</t>
-[...22 lines deleted...]
-  <si>
     <t>KH25-10290</t>
   </si>
   <si>
     <t>KH25-10291</t>
   </si>
   <si>
     <t>KH25-10341</t>
   </si>
   <si>
     <t>14 Y</t>
   </si>
   <si>
     <t>07-Sep-25</t>
   </si>
   <si>
     <t>KH25-10342</t>
   </si>
   <si>
     <t>06-Sep-25</t>
   </si>
   <si>
     <t>KH25-10343</t>
   </si>
   <si>
     <t>KH25-10361</t>
@@ -952,53 +916,50 @@
     <t>KH25-10363</t>
   </si>
   <si>
     <t>KH25-10364</t>
   </si>
   <si>
     <t>KH25-10365</t>
   </si>
   <si>
     <t>KH25-10366</t>
   </si>
   <si>
     <t>E11.649</t>
   </si>
   <si>
     <t>KH25-10371</t>
   </si>
   <si>
     <t>KH25-10372</t>
   </si>
   <si>
     <t>KH25-10390</t>
   </si>
   <si>
     <t>14-Sep-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>KH25-10391</t>
   </si>
   <si>
     <t>KH25-10444</t>
   </si>
   <si>
     <t>KH25-10445</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
@@ -1359,51 +1320,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP172"/>
+  <dimension ref="A1:AP162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="1"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -6813,3695 +6774,3165 @@
       </c>
       <c r="O103" s="6" t="s">
         <v>180</v>
       </c>
       <c r="P103" s="6">
         <v>45469786</v>
       </c>
       <c r="Q103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:42">
       <c r="A104" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E104" s="7">
-        <v>1.0</v>
+        <v>1.75</v>
       </c>
       <c r="F104" s="6">
         <v>1.0</v>
       </c>
       <c r="G104" s="9">
         <v>250.0</v>
       </c>
       <c r="H104" s="8" t="s">
-        <v>80</v>
+        <v>220</v>
       </c>
       <c r="I104" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K104" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O104" s="6" t="s">
-        <v>56</v>
+        <v>222</v>
       </c>
       <c r="P104" s="6">
         <v>45469786</v>
       </c>
       <c r="Q104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:42">
       <c r="A105" s="6" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="7">
-        <v>1.75</v>
+        <v>2.0</v>
       </c>
       <c r="F105" s="6">
         <v>1.0</v>
       </c>
       <c r="G105" s="9">
         <v>250.0</v>
       </c>
       <c r="H105" s="8" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="I105" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J105" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K105" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O105" s="6" t="s">
-        <v>223</v>
+        <v>27</v>
       </c>
       <c r="P105" s="6">
         <v>45469786</v>
       </c>
       <c r="Q105" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:42">
       <c r="A106" s="6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E106" s="7">
-        <v>2.0</v>
+        <v>1.25</v>
       </c>
       <c r="F106" s="6">
         <v>1.0</v>
       </c>
       <c r="G106" s="9">
         <v>250.0</v>
       </c>
       <c r="H106" s="8" t="s">
-        <v>225</v>
+        <v>96</v>
       </c>
       <c r="I106" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J106" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O106" s="6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="P106" s="6">
         <v>45469786</v>
       </c>
       <c r="Q106" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:42">
       <c r="A107" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E107" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F107" s="6">
         <v>1.0</v>
       </c>
       <c r="G107" s="9">
         <v>250.0</v>
       </c>
       <c r="H107" s="8" t="s">
-        <v>193</v>
+        <v>54</v>
       </c>
       <c r="I107" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J107" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O107" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P107" s="6">
         <v>45469786</v>
       </c>
       <c r="Q107" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:42">
       <c r="A108" s="6" t="s">
         <v>229</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E108" s="7">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="F108" s="6">
         <v>1.0</v>
       </c>
       <c r="G108" s="9">
         <v>250.0</v>
       </c>
       <c r="H108" s="8" t="s">
-        <v>96</v>
+        <v>224</v>
       </c>
       <c r="I108" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J108" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O108" s="6" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="P108" s="6">
         <v>45469786</v>
       </c>
       <c r="Q108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:42">
       <c r="A109" s="6" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E109" s="7">
-        <v>1.25</v>
+        <v>2.0</v>
       </c>
       <c r="F109" s="6">
         <v>1.0</v>
       </c>
       <c r="G109" s="9">
         <v>250.0</v>
       </c>
       <c r="H109" s="8" t="s">
-        <v>54</v>
+        <v>224</v>
       </c>
       <c r="I109" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J109" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O109" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P109" s="6">
         <v>45469786</v>
       </c>
       <c r="Q109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:42">
       <c r="A110" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E110" s="7">
-        <v>1.75</v>
+        <v>1.5</v>
       </c>
       <c r="F110" s="6">
         <v>1.0</v>
       </c>
       <c r="G110" s="9">
         <v>250.0</v>
       </c>
       <c r="H110" s="8" t="s">
-        <v>225</v>
+        <v>39</v>
       </c>
       <c r="I110" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J110" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O110" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P110" s="6">
         <v>45469786</v>
       </c>
       <c r="Q110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:42">
       <c r="A111" s="6" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E111" s="7">
-        <v>2.0</v>
+        <v>1.5</v>
       </c>
       <c r="F111" s="6">
         <v>1.0</v>
       </c>
       <c r="G111" s="9">
         <v>250.0</v>
       </c>
       <c r="H111" s="8" t="s">
-        <v>225</v>
+        <v>164</v>
       </c>
       <c r="I111" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J111" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>230</v>
+        <v>176</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O111" s="6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="P111" s="6">
         <v>45469786</v>
       </c>
       <c r="Q111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:42">
       <c r="A112" s="6" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E112" s="7">
-        <v>1.5</v>
+        <v>1.0</v>
       </c>
       <c r="F112" s="6">
         <v>1.0</v>
       </c>
       <c r="G112" s="9">
         <v>250.0</v>
       </c>
       <c r="H112" s="8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I112" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J112" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O112" s="6" t="s">
-        <v>27</v>
+        <v>86</v>
       </c>
       <c r="P112" s="6">
         <v>45469786</v>
       </c>
       <c r="Q112" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:42">
       <c r="A113" s="6" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E113" s="7">
         <v>1.5</v>
       </c>
       <c r="F113" s="6">
         <v>1.0</v>
       </c>
       <c r="G113" s="9">
         <v>250.0</v>
       </c>
       <c r="H113" s="8" t="s">
-        <v>193</v>
+        <v>39</v>
       </c>
       <c r="I113" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J113" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O113" s="6" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="P113" s="6">
         <v>45469786</v>
       </c>
       <c r="Q113" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:42">
       <c r="A114" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F114" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H114" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="J114" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="K114" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L114" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="B114" s="6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O114" s="6" t="s">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="P114" s="6">
         <v>45469786</v>
       </c>
       <c r="Q114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:42">
       <c r="A115" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E115" s="7">
         <v>1.0</v>
       </c>
       <c r="F115" s="6">
         <v>1.0</v>
       </c>
       <c r="G115" s="9">
         <v>250.0</v>
       </c>
       <c r="H115" s="8" t="s">
-        <v>43</v>
+        <v>238</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J115" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>25</v>
+        <v>236</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O115" s="6" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="P115" s="6">
         <v>45469786</v>
       </c>
       <c r="Q115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:42">
       <c r="A116" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E116" s="7">
         <v>1.5</v>
       </c>
       <c r="F116" s="6">
         <v>1.0</v>
       </c>
       <c r="G116" s="9">
         <v>250.0</v>
       </c>
       <c r="H116" s="8" t="s">
-        <v>39</v>
+        <v>164</v>
       </c>
       <c r="I116" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J116" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K116" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O116" s="6" t="s">
-        <v>86</v>
+        <v>191</v>
       </c>
       <c r="P116" s="6">
         <v>45469786</v>
       </c>
       <c r="Q116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:42">
       <c r="A117" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E117" s="7">
-        <v>2.0</v>
+        <v>1.5</v>
       </c>
       <c r="F117" s="6">
         <v>1.0</v>
       </c>
       <c r="G117" s="9">
         <v>250.0</v>
       </c>
       <c r="H117" s="8" t="s">
-        <v>98</v>
+        <v>241</v>
       </c>
       <c r="I117" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J117" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O117" s="6" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="P117" s="6">
         <v>45469786</v>
       </c>
       <c r="Q117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:42">
       <c r="A118" s="6" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E118" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="F118" s="6">
         <v>1.0</v>
       </c>
       <c r="G118" s="9">
         <v>250.0</v>
       </c>
       <c r="H118" s="8" t="s">
-        <v>242</v>
+        <v>108</v>
       </c>
       <c r="I118" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J118" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O118" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P118" s="6">
         <v>45469786</v>
       </c>
       <c r="Q118" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:42">
       <c r="A119" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E119" s="7">
         <v>1.5</v>
       </c>
       <c r="F119" s="6">
         <v>1.0</v>
       </c>
       <c r="G119" s="9">
         <v>250.0</v>
       </c>
       <c r="H119" s="8" t="s">
-        <v>164</v>
+        <v>245</v>
       </c>
       <c r="I119" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O119" s="6" t="s">
-        <v>191</v>
+        <v>86</v>
       </c>
       <c r="P119" s="6">
         <v>45469786</v>
       </c>
       <c r="Q119" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:42">
       <c r="A120" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E120" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F120" s="6">
         <v>1.0</v>
       </c>
       <c r="G120" s="9">
         <v>250.0</v>
       </c>
       <c r="H120" s="8" t="s">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J120" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K120" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O120" s="6" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P120" s="6">
         <v>45469786</v>
       </c>
       <c r="Q120" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:42">
       <c r="A121" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E121" s="7">
-        <v>2.0</v>
+        <v>1.25</v>
       </c>
       <c r="F121" s="6">
         <v>1.0</v>
       </c>
       <c r="G121" s="9">
         <v>250.0</v>
       </c>
       <c r="H121" s="8" t="s">
-        <v>108</v>
+        <v>245</v>
       </c>
       <c r="I121" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J121" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K121" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O121" s="6" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="P121" s="6">
         <v>45469786</v>
       </c>
       <c r="Q121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:42">
       <c r="A122" s="6" t="s">
         <v>248</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E122" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F122" s="6">
         <v>1.0</v>
       </c>
       <c r="G122" s="9">
         <v>250.0</v>
       </c>
       <c r="H122" s="8" t="s">
-        <v>249</v>
+        <v>46</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J122" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K122" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O122" s="6" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="P122" s="6">
         <v>45469786</v>
       </c>
       <c r="Q122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:42">
       <c r="A123" s="6" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E123" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F123" s="6">
         <v>1.0</v>
       </c>
       <c r="G123" s="9">
         <v>250.0</v>
       </c>
       <c r="H123" s="8" t="s">
-        <v>150</v>
+        <v>238</v>
       </c>
       <c r="I123" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J123" s="6" t="s">
         <v>81</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O123" s="6" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
       <c r="P123" s="6">
         <v>45469786</v>
       </c>
       <c r="Q123" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:42">
       <c r="A124" s="6" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E124" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F124" s="6">
         <v>1.0</v>
       </c>
       <c r="G124" s="9">
         <v>250.0</v>
       </c>
       <c r="H124" s="8" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
       <c r="I124" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J124" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>218</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O124" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P124" s="6">
         <v>45469786</v>
       </c>
       <c r="Q124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:42">
       <c r="A125" s="6" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E125" s="7">
         <v>1.25</v>
       </c>
       <c r="F125" s="6">
         <v>1.0</v>
       </c>
       <c r="G125" s="9">
         <v>250.0</v>
       </c>
       <c r="H125" s="8" t="s">
-        <v>249</v>
+        <v>80</v>
       </c>
       <c r="I125" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J125" s="6" t="s">
         <v>81</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O125" s="6" t="s">
-        <v>159</v>
+        <v>58</v>
       </c>
       <c r="P125" s="6">
         <v>45469786</v>
       </c>
       <c r="Q125" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:42">
       <c r="A126" s="6" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E126" s="7">
-        <v>2.0</v>
+        <v>1.5</v>
       </c>
       <c r="F126" s="6">
         <v>1.0</v>
       </c>
       <c r="G126" s="9">
         <v>250.0</v>
       </c>
       <c r="H126" s="8" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="I126" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J126" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O126" s="6" t="s">
-        <v>52</v>
+        <v>183</v>
       </c>
       <c r="P126" s="6">
         <v>45469786</v>
       </c>
       <c r="Q126" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:42">
       <c r="A127" s="6" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E127" s="7">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F127" s="6">
         <v>1.0</v>
       </c>
       <c r="G127" s="9">
         <v>250.0</v>
       </c>
       <c r="H127" s="8" t="s">
-        <v>242</v>
+        <v>150</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J127" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O127" s="6" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
       <c r="P127" s="6">
         <v>45469786</v>
       </c>
       <c r="Q127" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:42">
       <c r="A128" s="6" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E128" s="7">
         <v>1.25</v>
       </c>
       <c r="F128" s="6">
         <v>1.0</v>
       </c>
       <c r="G128" s="9">
         <v>250.0</v>
       </c>
       <c r="H128" s="8" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K128" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>218</v>
+        <v>253</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O128" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P128" s="6">
         <v>45469786</v>
       </c>
       <c r="Q128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:42">
       <c r="A129" s="6" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E129" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F129" s="6">
         <v>1.0</v>
       </c>
       <c r="G129" s="9">
         <v>250.0</v>
       </c>
       <c r="H129" s="8" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="I129" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J129" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K129" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O129" s="6" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="P129" s="6">
         <v>45469786</v>
       </c>
       <c r="Q129" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:42">
       <c r="A130" s="6" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E130" s="7">
         <v>1.5</v>
       </c>
       <c r="F130" s="6">
         <v>1.0</v>
       </c>
       <c r="G130" s="9">
         <v>250.0</v>
       </c>
       <c r="H130" s="8" t="s">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="I130" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J130" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K130" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>259</v>
+        <v>25</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O130" s="6" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="P130" s="6">
         <v>45469786</v>
       </c>
       <c r="Q130" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:42">
       <c r="A131" s="6" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E131" s="7">
         <v>1.5</v>
       </c>
       <c r="F131" s="6">
         <v>1.0</v>
       </c>
       <c r="G131" s="9">
         <v>250.0</v>
       </c>
       <c r="H131" s="8" t="s">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="I131" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J131" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K131" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>259</v>
+        <v>25</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O131" s="6" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="P131" s="6">
         <v>45469786</v>
       </c>
       <c r="Q131" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:42">
       <c r="A132" s="6" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E132" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F132" s="6">
         <v>1.0</v>
       </c>
       <c r="G132" s="9">
         <v>250.0</v>
       </c>
       <c r="H132" s="8" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="I132" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J132" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>259</v>
+        <v>25</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O132" s="6" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="P132" s="6">
         <v>45469786</v>
       </c>
       <c r="Q132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:42">
       <c r="A133" s="6" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E133" s="7">
         <v>1.5</v>
       </c>
       <c r="F133" s="6">
         <v>1.0</v>
       </c>
       <c r="G133" s="9">
         <v>250.0</v>
       </c>
       <c r="H133" s="8" t="s">
-        <v>48</v>
+        <v>150</v>
       </c>
       <c r="I133" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J133" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O133" s="6" t="s">
-        <v>86</v>
+        <v>159</v>
       </c>
       <c r="P133" s="6">
         <v>45469786</v>
       </c>
       <c r="Q133" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:42">
       <c r="A134" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="F134" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H134" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="B134" s="6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I134" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J134" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K134" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N134" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O134" s="6" t="s">
-        <v>27</v>
+        <v>159</v>
       </c>
       <c r="P134" s="6">
         <v>45469786</v>
       </c>
       <c r="Q134" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:42">
       <c r="A135" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E135" s="7">
         <v>1.5</v>
       </c>
       <c r="F135" s="6">
         <v>1.0</v>
       </c>
       <c r="G135" s="9">
         <v>250.0</v>
       </c>
       <c r="H135" s="8" t="s">
-        <v>170</v>
+        <v>96</v>
       </c>
       <c r="I135" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J135" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K135" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>25</v>
+        <v>264</v>
       </c>
       <c r="M135" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N135" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O135" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P135" s="6">
         <v>45469786</v>
       </c>
       <c r="Q135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:42">
       <c r="A136" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E136" s="7">
         <v>1.5</v>
       </c>
       <c r="F136" s="6">
         <v>1.0</v>
       </c>
       <c r="G136" s="9">
         <v>250.0</v>
       </c>
       <c r="H136" s="8" t="s">
-        <v>125</v>
+        <v>241</v>
       </c>
       <c r="I136" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J136" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K136" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>25</v>
+        <v>267</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O136" s="6" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="P136" s="6">
         <v>45469786</v>
       </c>
       <c r="Q136" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:42">
       <c r="A137" s="6" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E137" s="7">
         <v>1.5</v>
       </c>
       <c r="F137" s="6">
         <v>1.0</v>
       </c>
       <c r="G137" s="9">
         <v>250.0</v>
       </c>
       <c r="H137" s="8" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="I137" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J137" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K137" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>25</v>
+        <v>267</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O137" s="6" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="P137" s="6">
         <v>45469786</v>
       </c>
       <c r="Q137" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:42">
       <c r="A138" s="6" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E138" s="7">
         <v>1.5</v>
       </c>
       <c r="F138" s="6">
         <v>1.0</v>
       </c>
       <c r="G138" s="9">
         <v>250.0</v>
       </c>
       <c r="H138" s="8" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="I138" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J138" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O138" s="6" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="P138" s="6">
         <v>45469786</v>
       </c>
       <c r="Q138" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:42">
       <c r="A139" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E139" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F139" s="6">
         <v>1.0</v>
       </c>
       <c r="G139" s="9">
         <v>250.0</v>
       </c>
       <c r="H139" s="8" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="I139" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J139" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O139" s="6" t="s">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="P139" s="6">
         <v>45469786</v>
       </c>
       <c r="Q139" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:42">
       <c r="A140" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="7">
         <v>1.5</v>
       </c>
       <c r="F140" s="6">
         <v>1.0</v>
       </c>
       <c r="G140" s="9">
         <v>250.0</v>
       </c>
       <c r="H140" s="8" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="I140" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J140" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K140" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O140" s="6" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="P140" s="6">
         <v>45469786</v>
       </c>
       <c r="Q140" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:42">
       <c r="A141" s="6" t="s">
         <v>272</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="7">
         <v>1.5</v>
       </c>
       <c r="F141" s="6">
         <v>1.0</v>
       </c>
       <c r="G141" s="9">
         <v>250.0</v>
       </c>
       <c r="H141" s="8" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="I141" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J141" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K141" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O141" s="6" t="s">
-        <v>159</v>
+        <v>52</v>
       </c>
       <c r="P141" s="6">
         <v>45469786</v>
       </c>
       <c r="Q141" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:42">
       <c r="A142" s="6" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E142" s="7">
         <v>1.5</v>
       </c>
       <c r="F142" s="6">
         <v>1.0</v>
       </c>
       <c r="G142" s="9">
         <v>250.0</v>
       </c>
       <c r="H142" s="8" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="I142" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J142" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K142" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O142" s="6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="P142" s="6">
         <v>45469786</v>
       </c>
       <c r="Q142" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:42">
       <c r="A143" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E143" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F143" s="6">
         <v>1.0</v>
       </c>
       <c r="G143" s="9">
         <v>250.0</v>
       </c>
       <c r="H143" s="8" t="s">
-        <v>245</v>
+        <v>63</v>
       </c>
       <c r="I143" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J143" s="6" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="K143" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O143" s="6" t="s">
-        <v>27</v>
+        <v>159</v>
       </c>
       <c r="P143" s="6">
         <v>45469786</v>
       </c>
       <c r="Q143" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="144" spans="1:42">
       <c r="A144" s="6" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E144" s="7">
         <v>1.5</v>
       </c>
       <c r="F144" s="6">
         <v>1.0</v>
       </c>
       <c r="G144" s="9">
         <v>250.0</v>
       </c>
       <c r="H144" s="8" t="s">
         <v>48</v>
       </c>
       <c r="I144" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J144" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K144" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O144" s="6" t="s">
-        <v>148</v>
+        <v>52</v>
       </c>
       <c r="P144" s="6">
         <v>45469786</v>
       </c>
       <c r="Q144" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:42">
       <c r="A145" s="6" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="7">
         <v>1.5</v>
       </c>
       <c r="F145" s="6">
         <v>1.0</v>
       </c>
       <c r="G145" s="9">
         <v>250.0</v>
       </c>
       <c r="H145" s="8" t="s">
-        <v>60</v>
+        <v>164</v>
       </c>
       <c r="I145" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J145" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K145" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O145" s="6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="P145" s="6">
         <v>45469786</v>
       </c>
       <c r="Q145" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:42">
       <c r="A146" s="6" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E146" s="7">
         <v>1.5</v>
       </c>
       <c r="F146" s="6">
         <v>1.0</v>
       </c>
       <c r="G146" s="9">
         <v>250.0</v>
       </c>
       <c r="H146" s="8" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="I146" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J146" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K146" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O146" s="6" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="P146" s="6">
         <v>45469786</v>
       </c>
       <c r="Q146" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="147" spans="1:42">
       <c r="A147" s="6" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E147" s="7">
-        <v>1.5</v>
+        <v>1.0</v>
       </c>
       <c r="F147" s="6">
         <v>1.0</v>
       </c>
       <c r="G147" s="9">
         <v>250.0</v>
       </c>
       <c r="H147" s="8" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="I147" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J147" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K147" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O147" s="6" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="P147" s="6">
         <v>45469786</v>
       </c>
       <c r="Q147" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="148" spans="1:42">
       <c r="A148" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E148" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F148" s="6">
         <v>1.0</v>
       </c>
       <c r="G148" s="9">
         <v>250.0</v>
       </c>
       <c r="H148" s="8" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="I148" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J148" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K148" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O148" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P148" s="6">
         <v>45469786</v>
       </c>
       <c r="Q148" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="149" spans="1:42">
       <c r="A149" s="6" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E149" s="7">
         <v>1.5</v>
       </c>
       <c r="F149" s="6">
         <v>1.0</v>
       </c>
       <c r="G149" s="9">
         <v>250.0</v>
       </c>
       <c r="H149" s="8" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
       <c r="I149" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J149" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K149" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O149" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P149" s="6">
         <v>45469786</v>
       </c>
       <c r="Q149" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="150" spans="1:42">
       <c r="A150" s="6" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E150" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F150" s="6">
         <v>1.0</v>
       </c>
       <c r="G150" s="9">
         <v>250.0</v>
       </c>
       <c r="H150" s="8" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="I150" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J150" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K150" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O150" s="6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="P150" s="6">
         <v>45469786</v>
       </c>
       <c r="Q150" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:42">
       <c r="A151" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E151" s="7">
         <v>1.5</v>
       </c>
       <c r="F151" s="6">
         <v>1.0</v>
       </c>
       <c r="G151" s="9">
         <v>250.0</v>
       </c>
       <c r="H151" s="8" t="s">
-        <v>48</v>
+        <v>263</v>
       </c>
       <c r="I151" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J151" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K151" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O151" s="6" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="P151" s="6">
         <v>45469786</v>
       </c>
       <c r="Q151" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="152" spans="1:42">
       <c r="A152" s="6" t="s">
         <v>288</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E152" s="7">
-        <v>1.25</v>
+        <v>2.0</v>
       </c>
       <c r="F152" s="6">
         <v>1.0</v>
       </c>
       <c r="G152" s="9">
         <v>250.0</v>
       </c>
       <c r="H152" s="8" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="I152" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J152" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O152" s="6" t="s">
-        <v>159</v>
+        <v>52</v>
       </c>
       <c r="P152" s="6">
         <v>45469786</v>
       </c>
       <c r="Q152" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="153" spans="1:42">
       <c r="A153" s="6" t="s">
         <v>289</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E153" s="7">
-        <v>1.5</v>
+        <v>3.0</v>
       </c>
       <c r="F153" s="6">
         <v>1.0</v>
       </c>
       <c r="G153" s="9">
         <v>250.0</v>
       </c>
       <c r="H153" s="8" t="s">
-        <v>48</v>
+        <v>220</v>
       </c>
       <c r="I153" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J153" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O153" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P153" s="6">
         <v>45469786</v>
       </c>
       <c r="Q153" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="154" spans="1:42">
       <c r="A154" s="6" t="s">
         <v>290</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E154" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F154" s="6">
         <v>1.0</v>
       </c>
       <c r="G154" s="9">
         <v>250.0</v>
       </c>
       <c r="H154" s="8" t="s">
-        <v>164</v>
+        <v>48</v>
       </c>
       <c r="I154" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J154" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K154" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O154" s="6" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="P154" s="6">
         <v>45469786</v>
       </c>
       <c r="Q154" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="155" spans="1:42">
       <c r="A155" s="6" t="s">
         <v>291</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E155" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F155" s="6">
         <v>1.0</v>
       </c>
       <c r="G155" s="9">
         <v>250.0</v>
       </c>
       <c r="H155" s="8" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="I155" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J155" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O155" s="6" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="P155" s="6">
         <v>45469786</v>
       </c>
       <c r="Q155" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="156" spans="1:42">
       <c r="A156" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E156" s="7">
-        <v>1.0</v>
+        <v>1.25</v>
       </c>
       <c r="F156" s="6">
         <v>1.0</v>
       </c>
       <c r="G156" s="9">
         <v>250.0</v>
       </c>
       <c r="H156" s="8" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="I156" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J156" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K156" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O156" s="6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="P156" s="6">
         <v>45469786</v>
       </c>
       <c r="Q156" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:42">
       <c r="A157" s="6" t="s">
         <v>293</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E157" s="7">
-        <v>1.25</v>
+        <v>2.0</v>
       </c>
       <c r="F157" s="6">
         <v>1.0</v>
       </c>
       <c r="G157" s="9">
         <v>250.0</v>
       </c>
       <c r="H157" s="8" t="s">
-        <v>50</v>
+        <v>145</v>
       </c>
       <c r="I157" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J157" s="6" t="s">
         <v>81</v>
       </c>
       <c r="K157" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>285</v>
+        <v>242</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N157" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O157" s="6" t="s">
-        <v>52</v>
+        <v>294</v>
       </c>
       <c r="P157" s="6">
         <v>45469786</v>
       </c>
       <c r="Q157" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:42">
       <c r="A158" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F158" s="6">
         <v>1.0</v>
       </c>
       <c r="G158" s="9">
         <v>250.0</v>
       </c>
       <c r="H158" s="8" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="I158" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J158" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K158" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>296</v>
+        <v>242</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N158" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O158" s="6" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P158" s="6">
         <v>45469786</v>
       </c>
       <c r="Q158" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:42">
       <c r="A159" s="6" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="7">
-        <v>1.5</v>
+        <v>1.75</v>
       </c>
       <c r="F159" s="6">
         <v>1.0</v>
       </c>
       <c r="G159" s="9">
         <v>250.0</v>
       </c>
       <c r="H159" s="8" t="s">
-        <v>71</v>
+        <v>193</v>
       </c>
       <c r="I159" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J159" s="6" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="K159" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>298</v>
+        <v>242</v>
       </c>
       <c r="M159" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O159" s="6" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="P159" s="6">
         <v>45469786</v>
       </c>
       <c r="Q159" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="160" spans="1:42">
       <c r="A160" s="6" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F160" s="6">
         <v>1.0</v>
       </c>
       <c r="G160" s="9">
         <v>250.0</v>
       </c>
       <c r="H160" s="8" t="s">
-        <v>273</v>
+        <v>127</v>
       </c>
       <c r="I160" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J160" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K160" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L160" s="6" t="s">
         <v>298</v>
       </c>
       <c r="M160" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N160" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O160" s="6" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="P160" s="6">
         <v>45469786</v>
       </c>
       <c r="Q160" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:42">
       <c r="A161" s="6" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E161" s="7">
-        <v>2.0</v>
+        <v>1.25</v>
       </c>
       <c r="F161" s="6">
         <v>1.0</v>
       </c>
       <c r="G161" s="9">
         <v>250.0</v>
       </c>
       <c r="H161" s="8" t="s">
-        <v>98</v>
+        <v>241</v>
       </c>
       <c r="I161" s="6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="J161" s="6" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="K161" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>298</v>
+        <v>227</v>
       </c>
       <c r="M161" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N161" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O161" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P161" s="6">
         <v>45469786</v>
       </c>
       <c r="Q161" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:42">
       <c r="A162" s="6" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E162" s="7">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="F162" s="6">
         <v>1.0</v>
       </c>
       <c r="G162" s="9">
         <v>250.0</v>
       </c>
       <c r="H162" s="8" t="s">
-        <v>221</v>
+        <v>78</v>
       </c>
       <c r="I162" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J162" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K162" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>298</v>
+        <v>227</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>18</v>
       </c>
       <c r="O162" s="6" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="P162" s="6">
         <v>45469786</v>
       </c>
       <c r="Q162" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="163" spans="1:42">
-[...528 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:P172"/>
+  <autoFilter ref="A2:P162"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>