--- v2 (2026-07-20)
+++ v3 (2026-10-23)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$X$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$X$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -96,618 +96,225 @@
   <si>
     <t>Test 3</t>
   </si>
   <si>
     <t>Test 3 Result</t>
   </si>
   <si>
     <t>Diagnosis</t>
   </si>
   <si>
     <t>Elastography result</t>
   </si>
   <si>
     <t>HIV-I/II result</t>
   </si>
   <si>
     <t>Hepatitis B result</t>
   </si>
   <si>
     <t>Hepatitis C result</t>
   </si>
   <si>
     <t>CT / MRI results</t>
   </si>
   <si>
-    <t>BF19871218</t>
+    <t>BF19871276</t>
   </si>
   <si>
     <t>Hepatic Fibrosis</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Serum</t>
   </si>
   <si>
-    <t>75 Y</t>
+    <t>63 Y</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>&lt;-70C</t>
   </si>
   <si>
-    <t>14-Apr-25</t>
+    <t>14-Feb-25</t>
   </si>
   <si>
     <t>BMI</t>
   </si>
   <si>
     <t>Height</t>
   </si>
   <si>
-    <t>165 cm</t>
+    <t>170 cm</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
-    <t>68 kg.</t>
-[...5 lines deleted...]
-    <t>Elastometry results: Young's median 5.87 kPa, 1.48 m/s (IQR &lt;30%) corresponding to F0-F1 for METAVIR scale. : 12-Apr-25</t>
+    <t>67 kg.</t>
+  </si>
+  <si>
+    <t>Hepatic Fibrosis : 2019</t>
+  </si>
+  <si>
+    <t>Oblique vertical dimension of the right lobe of the liver 183 mm, thickness of the left lobe 81 mm. Young's median 9.55 kPa. Liver fibrosis F2 according to the METAVIR scale : 26-Jan-25</t>
   </si>
   <si>
     <t>Negative</t>
   </si>
   <si>
-    <t xml:space="preserve">The liver is  slightly enlarged. The oblique vertical dimension of the right lobe of the liver is 126 mm, the thickness of the left lobe is 72 mm. The contours are even, the boundaries are clear, the structure is heterogeneous. Slight steatosis	</t>
+    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>BF19871219</t>
-[...2 lines deleted...]
-    <t>79 Y</t>
+    <t>BF19871277</t>
+  </si>
+  <si>
+    <t>57 Y</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>28-Mar-25</t>
-[...2 lines deleted...]
-    <t>178 cm</t>
+    <t>12-Feb-25</t>
+  </si>
+  <si>
+    <t>174 cm</t>
+  </si>
+  <si>
+    <t>71 kg.</t>
+  </si>
+  <si>
+    <t>Hepatic Fibrosis : 2009</t>
+  </si>
+  <si>
+    <t>Oblique vertical size of the right lobe 179 mm, left lobe 83 mm. Young's median 12.85 kPa.  Stage F4 according to the METAVIR scale. Portal cirrhosis. : 24-Jan-25</t>
+  </si>
+  <si>
+    <t>BF19871279</t>
+  </si>
+  <si>
+    <t>55 Y</t>
+  </si>
+  <si>
+    <t>28-Feb-25</t>
+  </si>
+  <si>
+    <t>162 cm</t>
+  </si>
+  <si>
+    <t>Hepatic Fibrosis : 12-Feb-25</t>
+  </si>
+  <si>
+    <t>The average value of the elasticity of the parenchyma of the liver is 7.5 kPa. On the METAVIR  scale - F2. : 12-Feb-25</t>
+  </si>
+  <si>
+    <t>BF19871284</t>
+  </si>
+  <si>
+    <t>68 Y</t>
+  </si>
+  <si>
+    <t>26-Feb-25</t>
+  </si>
+  <si>
+    <t>171 cm</t>
+  </si>
+  <si>
+    <t>72 kg.</t>
+  </si>
+  <si>
+    <t>Hepatic Fibrosis : 2017</t>
+  </si>
+  <si>
+    <t>The average value of the elasticity of the parenchyma of the liver is 10.5 kPa. On the METAVIR  scale - F3. : 26-Feb-25</t>
+  </si>
+  <si>
+    <t>BF19871286</t>
+  </si>
+  <si>
+    <t>62 Y</t>
+  </si>
+  <si>
+    <t>20-Feb-25</t>
+  </si>
+  <si>
+    <t>183 cm</t>
+  </si>
+  <si>
+    <t>98 kg.</t>
+  </si>
+  <si>
+    <t>Hepatic Fibrosis : 15-Jan-25</t>
+  </si>
+  <si>
+    <t>The elasticity of the parenchyma of the liver is 8.0 kPa. On the METAVIR  scale - F2. : 15-Jan-25</t>
+  </si>
+  <si>
+    <t>BF19871289</t>
+  </si>
+  <si>
+    <t>76 Y</t>
+  </si>
+  <si>
+    <t>07-Mar-25</t>
+  </si>
+  <si>
+    <t>182 cm</t>
   </si>
   <si>
     <t>78 kg.</t>
   </si>
   <si>
-    <t>Hepatic fibrosis : 27-Mar-25</t>
-[...11 lines deleted...]
-    <t>48 Y</t>
+    <t>Hepatic fibrosis : 4-Mar-25</t>
+  </si>
+  <si>
+    <t>The average value of the elasticity of the parenchyma of the liver is 9.1 kPa. On the METAVIR  scale - F3. : 4-Mar-25</t>
+  </si>
+  <si>
+    <t>Enlarged liver, oblique vertical dimension of the right lobe of the liver 169 mm, thickness of the left lobe 93 mm.  The contours are even, the boundaries are clear. The structure of the parenchyma is heterogeneous due to periportal fibrosis.</t>
+  </si>
+  <si>
+    <t>BF19871291</t>
+  </si>
+  <si>
+    <t>59 Y</t>
   </si>
   <si>
     <t>04-Mar-25</t>
   </si>
   <si>
-    <t>176 cm</t>
-[...34 lines deleted...]
-  <si>
     <t>160 cm</t>
-  </si>
-[...436 lines deleted...]
-    <t>BF19871291</t>
   </si>
   <si>
     <t>64 kg.</t>
   </si>
   <si>
     <t>The average value of the elasticity of the parenchyma of the liver is 9.9 kPa. On the METAVIR  scale - F3. : 4-Mar-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
@@ -1068,83 +675,83 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP39"/>
+  <dimension ref="A1:AP9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="245.226" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="24.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="290.072" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="286.502" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
@@ -1229,51 +836,51 @@
       <c r="F3" s="6">
         <v>1.0</v>
       </c>
       <c r="G3" s="9">
         <v>500.0</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N3" s="6">
-        <v>24.98</v>
+        <v>23.18</v>
       </c>
       <c r="O3" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q3" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S3" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T3" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U3" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V3" s="6" t="s">
         <v>41</v>
       </c>
@@ -1306,2783 +913,473 @@
       <c r="F4" s="6">
         <v>1.0</v>
       </c>
       <c r="G4" s="9">
         <v>500.0</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>45</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>46</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="6">
-        <v>24.62</v>
+        <v>23.45</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S4" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T4" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X4" s="6" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="Y4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="7">
         <v>1.0</v>
       </c>
       <c r="F5" s="6">
         <v>1.0</v>
       </c>
       <c r="G5" s="9">
         <v>500.0</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="6">
-        <v>25.18</v>
+        <v>27.050000000000001</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P5" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S5" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="T5" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="T5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="Y5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="7">
         <v>1.0</v>
       </c>
       <c r="F6" s="6">
         <v>1.0</v>
       </c>
       <c r="G6" s="9">
         <v>500.0</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="6">
-        <v>24.69</v>
+        <v>24.62</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>64</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="Y6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7">
         <v>1.0</v>
       </c>
       <c r="F7" s="6">
         <v>1.0</v>
       </c>
       <c r="G7" s="9">
         <v>500.0</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>66</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>67</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N7" s="6">
-        <v>25.39</v>
+        <v>29.26</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>68</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>71</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="Y7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="7">
         <v>1.0</v>
       </c>
       <c r="F8" s="6">
         <v>1.0</v>
       </c>
       <c r="G8" s="9">
         <v>500.0</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>73</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N8" s="6">
-        <v>23.12</v>
+        <v>23.55</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>75</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>76</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>78</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="W8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="Y8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="7">
         <v>1.0</v>
       </c>
       <c r="F9" s="6">
         <v>1.0</v>
       </c>
       <c r="G9" s="9">
         <v>500.0</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="6">
-        <v>30.12</v>
+        <v>25.0</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>85</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="Y9" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
-[...2308 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:X39"/>
+  <autoFilter ref="A2:X9"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>