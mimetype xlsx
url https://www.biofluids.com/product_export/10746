--- v1 (2025-11-18)
+++ v2 (2026-07-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$X$39</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
@@ -675,72 +675,74 @@
   <si>
     <t>76 Y</t>
   </si>
   <si>
     <t>Hepatic fibrosis : 4-Mar-25</t>
   </si>
   <si>
     <t>The average value of the elasticity of the parenchyma of the liver is 9.1 kPa. On the METAVIR  scale - F3. : 4-Mar-25</t>
   </si>
   <si>
     <t>Enlarged liver, oblique vertical dimension of the right lobe of the liver 169 mm, thickness of the left lobe 93 mm.  The contours are even, the boundaries are clear. The structure of the parenchyma is heterogeneous due to periportal fibrosis.</t>
   </si>
   <si>
     <t>BF19871291</t>
   </si>
   <si>
     <t>64 kg.</t>
   </si>
   <si>
     <t>The average value of the elasticity of the parenchyma of the liver is 9.9 kPa. On the METAVIR  scale - F3. : 4-Mar-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1062,77 +1064,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="1"/>
-    <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
+    <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="290.072" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
@@ -3691,51 +3693,51 @@
       <c r="F35" s="6">
         <v>1.0</v>
       </c>
       <c r="G35" s="9">
         <v>500.0</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>61</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>98</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N35" s="6">
-        <v>27.05</v>
+        <v>27.050000000000001</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>198</v>
       </c>
       <c r="Q35" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R35" s="6" t="s">
         <v>194</v>
       </c>
       <c r="S35" s="6" t="s">
         <v>179</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>199</v>
       </c>
       <c r="U35" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V35" s="6" t="s">
         <v>41</v>
       </c>