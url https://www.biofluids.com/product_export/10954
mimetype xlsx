--- v0 (2026-04-22)
+++ v1 (2026-07-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
@@ -213,72 +213,74 @@
   <si>
     <t>BB-05753-PL11</t>
   </si>
   <si>
     <t>BB-05753-PL12</t>
   </si>
   <si>
     <t>BB-05753-PL13</t>
   </si>
   <si>
     <t>EDTA Plasma</t>
   </si>
   <si>
     <t>BB-05753-PL14</t>
   </si>
   <si>
     <t>BB-05753-PL15</t>
   </si>
   <si>
     <t>BB-05753-PL16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -600,51 +602,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="1"/>