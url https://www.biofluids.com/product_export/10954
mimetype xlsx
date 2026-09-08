--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$18</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -99,117 +99,123 @@
   <si>
     <t>Test 3 Result</t>
   </si>
   <si>
     <t>TNM:</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
     <t>Tumor size/ foci</t>
   </si>
   <si>
     <t>Hepatitis B</t>
   </si>
   <si>
     <t>HIV-I/II, Hepatitis C, Syphilis Test Results</t>
   </si>
   <si>
     <t>Concurrent Medical Conditions</t>
   </si>
   <si>
+    <t>BB-05753-PL01</t>
+  </si>
+  <si>
+    <t>Esophageal Cancer</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Streck Plasma</t>
+  </si>
+  <si>
+    <t>42 Y</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>&lt;-70C</t>
+  </si>
+  <si>
+    <t>03-Dec-24</t>
+  </si>
+  <si>
+    <t>Diagnosis</t>
+  </si>
+  <si>
+    <t>Esophageal cancer</t>
+  </si>
+  <si>
+    <t>Organ</t>
+  </si>
+  <si>
+    <t>Esophagus</t>
+  </si>
+  <si>
+    <t>Pathological Diagnosis</t>
+  </si>
+  <si>
+    <t>Squamous cell carcinoma</t>
+  </si>
+  <si>
+    <t>T3N1M0</t>
+  </si>
+  <si>
+    <t>G1</t>
+  </si>
+  <si>
+    <t>IIIB</t>
+  </si>
+  <si>
+    <t>7*3*1,3</t>
+  </si>
+  <si>
+    <t>Positive</t>
+  </si>
+  <si>
+    <t>Negative</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>BB-05753-PL02</t>
+  </si>
+  <si>
     <t>BB-05753-PL03</t>
-  </si>
-[...64 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>BB-05753-PL04</t>
   </si>
   <si>
     <t>BB-05753-PL05</t>
   </si>
   <si>
     <t>BB-05753-PL06</t>
   </si>
   <si>
     <t>BB-05753-PL07</t>
   </si>
   <si>
     <t>BB-05753-PL08</t>
   </si>
   <si>
     <t>BB-05753-PL09</t>
   </si>
   <si>
     <t>BB-05753-PL10</t>
   </si>
   <si>
     <t>BB-05753-PL11</t>
   </si>
@@ -606,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP16"/>
+  <dimension ref="A1:AP18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
@@ -1541,51 +1547,51 @@
       </c>
       <c r="W12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E13" s="7">
         <v>1.0</v>
       </c>
       <c r="F13" s="6">
         <v>1.0</v>
       </c>
       <c r="G13" s="9">
         <v>300.0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>34</v>
       </c>
@@ -1612,60 +1618,60 @@
       </c>
       <c r="T13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="V13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="W13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Z13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E14" s="7">
         <v>1.0</v>
       </c>
       <c r="F14" s="6">
         <v>1.0</v>
       </c>
       <c r="G14" s="9">
         <v>300.0</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>34</v>
       </c>
@@ -1692,60 +1698,60 @@
       </c>
       <c r="T14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="V14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="W14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Z14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E15" s="7">
         <v>1.0</v>
       </c>
       <c r="F15" s="6">
         <v>1.0</v>
       </c>
       <c r="G15" s="9">
         <v>300.0</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>34</v>
       </c>
@@ -1781,51 +1787,51 @@
       </c>
       <c r="W15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Z15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E16" s="7">
         <v>1.0</v>
       </c>
       <c r="F16" s="6">
         <v>1.0</v>
       </c>
       <c r="G16" s="9">
         <v>300.0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>34</v>
       </c>
@@ -1850,52 +1856,212 @@
       <c r="S16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="V16" s="6" t="s">
         <v>44</v>
       </c>
       <c r="W16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Z16" t="s">
         <v>48</v>
       </c>
     </row>
+    <row r="17" spans="1:42">
+      <c r="A17" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>300.0</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
+      <c r="A18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="9">
+        <v>300.0</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>48</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Y16"/>
+  <autoFilter ref="A2:Y18"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>