--- v1 (2025-12-10)
+++ v2 (2026-06-07)
@@ -234,87 +234,87 @@
   <si>
     <t>01-Apr-24</t>
   </si>
   <si>
     <t>BF19861669</t>
   </si>
   <si>
     <t>50 Y</t>
   </si>
   <si>
     <t>BF19861671</t>
   </si>
   <si>
     <t>58 Y</t>
   </si>
   <si>
     <t>BF19861672</t>
   </si>
   <si>
     <t>BF19861673</t>
   </si>
   <si>
     <t>55 Y</t>
   </si>
   <si>
-    <t>BF19861674</t>
-[...4 lines deleted...]
-  <si>
     <t>BF19861675</t>
   </si>
   <si>
     <t>68 Y</t>
   </si>
   <si>
     <t>BF19861720</t>
   </si>
   <si>
     <t>76 Y</t>
   </si>
   <si>
     <t>BF19861721</t>
   </si>
   <si>
     <t>BF19861722</t>
   </si>
   <si>
     <t>BF19861723</t>
   </si>
   <si>
     <t>29 Y</t>
   </si>
   <si>
     <t>BF19861724</t>
   </si>
   <si>
     <t>51 Y</t>
   </si>
   <si>
     <t>01-Nov-23</t>
+  </si>
+  <si>
+    <t>BF19861725</t>
+  </si>
+  <si>
+    <t>54 Y</t>
   </si>
   <si>
     <t>BF19861726</t>
   </si>
   <si>
     <t>70 Y</t>
   </si>
   <si>
     <t>BF19861727</t>
   </si>
   <si>
     <t>44 Y</t>
   </si>
   <si>
     <t>BF19861728</t>
   </si>
   <si>
     <t>56 Y</t>
   </si>
   <si>
     <t>BF19861729</t>
   </si>
 </sst>
 </file>
 
@@ -1814,402 +1814,402 @@
       <c r="A21" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="7">
         <v>1.0</v>
       </c>
       <c r="F21" s="6">
         <v>1.0</v>
       </c>
       <c r="G21" s="9">
         <v>250.0</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>72</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N21" s="6">
-        <v>13001.0</v>
+        <v>3059.0</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="7">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F22" s="6">
         <v>1.0</v>
       </c>
       <c r="G22" s="9">
         <v>250.0</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>74</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N22" s="6">
-        <v>3059.0</v>
+        <v>732.0</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="7">
         <v>1.5</v>
       </c>
       <c r="F23" s="6">
         <v>1.0</v>
       </c>
       <c r="G23" s="9">
         <v>250.0</v>
       </c>
       <c r="H23" s="8" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N23" s="6">
-        <v>732.0</v>
+        <v>113.0</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="7">
-        <v>1.5</v>
+        <v>1.0</v>
       </c>
       <c r="F24" s="6">
         <v>1.0</v>
       </c>
       <c r="G24" s="9">
         <v>250.0</v>
       </c>
       <c r="H24" s="8" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N24" s="6">
-        <v>113.0</v>
+        <v>309.0</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H25" s="8" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N25" s="6">
-        <v>309.0</v>
+        <v>477.0</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="7">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F26" s="6">
         <v>1.0</v>
       </c>
       <c r="G26" s="9">
         <v>250.0</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>80</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N26" s="6">
-        <v>477.0</v>
+        <v>714.0</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="7">
         <v>1.5</v>
       </c>
       <c r="F27" s="6">
         <v>1.0</v>
       </c>
       <c r="G27" s="9">
         <v>250.0</v>
       </c>
       <c r="H27" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I27" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N27" s="6">
-        <v>714.0</v>
+        <v>822.0</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="6" t="s">