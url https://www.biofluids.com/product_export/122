--- v2 (2026-06-07)
+++ v3 (2026-08-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$31</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
@@ -297,72 +297,74 @@
   <si>
     <t>BF19861726</t>
   </si>
   <si>
     <t>70 Y</t>
   </si>
   <si>
     <t>BF19861727</t>
   </si>
   <si>
     <t>44 Y</t>
   </si>
   <si>
     <t>BF19861728</t>
   </si>
   <si>
     <t>56 Y</t>
   </si>
   <si>
     <t>BF19861729</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -684,51 +686,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="1"/>