--- v4 (2026-08-02)
+++ v5 (2026-09-21)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$74</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$84</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -516,50 +516,62 @@
   <si>
     <t>KH26-00570</t>
   </si>
   <si>
     <t>07-May-26</t>
   </si>
   <si>
     <t>KH26-00824</t>
   </si>
   <si>
     <t>02-Jun-26</t>
   </si>
   <si>
     <t>KH26-01702</t>
   </si>
   <si>
     <t>17-Jun-26</t>
   </si>
   <si>
     <t>KH26-01703</t>
   </si>
   <si>
     <t>16-Jun-26</t>
   </si>
   <si>
+    <t>KH26-01979</t>
+  </si>
+  <si>
+    <t>67 Y</t>
+  </si>
+  <si>
+    <t>21-Jul-26</t>
+  </si>
+  <si>
+    <t>KH26-01980</t>
+  </si>
+  <si>
     <t>KH26-03292</t>
   </si>
   <si>
     <t>16-Apr-26</t>
   </si>
   <si>
     <t>KH26-03293</t>
   </si>
   <si>
     <t>KH26-03350</t>
   </si>
   <si>
     <t>58 Y</t>
   </si>
   <si>
     <t>27-Apr-26</t>
   </si>
   <si>
     <t>KH26-03351</t>
   </si>
   <si>
     <t>24-Apr-26</t>
   </si>
   <si>
     <t>KH26-03352</t>
@@ -588,57 +600,93 @@
   <si>
     <t>KH26-03972</t>
   </si>
   <si>
     <t>16-Jul-26</t>
   </si>
   <si>
     <t>KH26-04068</t>
   </si>
   <si>
     <t>63 Y</t>
   </si>
   <si>
     <t>25-Jun-26</t>
   </si>
   <si>
     <t>KH26-04348</t>
   </si>
   <si>
     <t>17-Jul-26</t>
   </si>
   <si>
     <t>KH26-04389</t>
   </si>
   <si>
-    <t>67 Y</t>
-[...4 lines deleted...]
-  <si>
     <t>KH26-04390</t>
+  </si>
+  <si>
+    <t>KH26-04742</t>
+  </si>
+  <si>
+    <t>70 Y</t>
+  </si>
+  <si>
+    <t>07-Aug-26</t>
+  </si>
+  <si>
+    <t>KH26-04743</t>
+  </si>
+  <si>
+    <t>KH26-04946</t>
+  </si>
+  <si>
+    <t>19-Aug-26</t>
+  </si>
+  <si>
+    <t>KH26-04947</t>
+  </si>
+  <si>
+    <t>KH26-07000</t>
+  </si>
+  <si>
+    <t>75 Y</t>
+  </si>
+  <si>
+    <t>01-Sep-26</t>
+  </si>
+  <si>
+    <t>KH26-07001</t>
+  </si>
+  <si>
+    <t>KH26-5073</t>
+  </si>
+  <si>
+    <t>04-Aug-26</t>
+  </si>
+  <si>
+    <t>KH26-5074</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,51 +1041,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP74"/>
+  <dimension ref="A1:AP84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="81.266" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="25.851" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.995" bestFit="true" customWidth="true" style="0"/>
@@ -4407,774 +4455,1342 @@
       </c>
       <c r="P61" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q61" s="6">
         <v>45469786</v>
       </c>
       <c r="R61" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:42">
       <c r="A62" s="6" t="s">
         <v>165</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F62" s="6">
         <v>1.0</v>
       </c>
       <c r="G62" s="9">
         <v>500.0</v>
       </c>
       <c r="H62" s="8" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="I62" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N62" s="6">
-        <v>135194.0</v>
+        <v>7829.89999999999964</v>
       </c>
       <c r="O62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q62" s="6">
         <v>45469786</v>
       </c>
       <c r="R62" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:42">
       <c r="A63" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F63" s="6">
         <v>1.0</v>
       </c>
       <c r="G63" s="9">
         <v>500.0</v>
       </c>
       <c r="H63" s="8" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="I63" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N63" s="6">
-        <v>135194.0</v>
+        <v>7829.89999999999964</v>
       </c>
       <c r="O63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P63" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q63" s="6">
         <v>45469786</v>
       </c>
       <c r="R63" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:42">
       <c r="A64" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="7">
-        <v>1.0</v>
+        <v>1.25</v>
       </c>
       <c r="F64" s="6">
         <v>1.0</v>
       </c>
       <c r="G64" s="9">
-        <v>250.0</v>
+        <v>500.0</v>
       </c>
       <c r="H64" s="8" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="I64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>170</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N64" s="6">
-        <v>61.0</v>
+        <v>135194.0</v>
       </c>
       <c r="O64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P64" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q64" s="6">
         <v>45469786</v>
       </c>
       <c r="R64" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:42">
       <c r="A65" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F65" s="6">
         <v>1.0</v>
       </c>
       <c r="G65" s="9">
         <v>500.0</v>
       </c>
       <c r="H65" s="8" t="s">
         <v>155</v>
       </c>
       <c r="I65" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J65" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N65" s="6">
-        <v>58291.0</v>
+        <v>135194.0</v>
       </c>
       <c r="O65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q65" s="6">
         <v>45469786</v>
       </c>
       <c r="R65" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:42">
       <c r="A66" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="7">
         <v>1.0</v>
       </c>
       <c r="F66" s="6">
         <v>1.0</v>
       </c>
       <c r="G66" s="9">
         <v>250.0</v>
       </c>
       <c r="H66" s="8" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="I66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J66" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N66" s="6">
         <v>61.0</v>
       </c>
       <c r="O66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P66" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q66" s="6">
         <v>45469786</v>
       </c>
       <c r="R66" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:42">
       <c r="A67" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="7">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F67" s="6">
         <v>1.0</v>
       </c>
       <c r="G67" s="9">
-        <v>250.0</v>
+        <v>500.0</v>
       </c>
       <c r="H67" s="8" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="I67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J67" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>176</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N67" s="6">
-        <v>57.7</v>
+        <v>58291.0</v>
       </c>
       <c r="O67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P67" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q67" s="6">
         <v>45469786</v>
       </c>
       <c r="R67" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:42">
       <c r="A68" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F68" s="6">
         <v>1.0</v>
       </c>
       <c r="G68" s="9">
         <v>250.0</v>
       </c>
       <c r="H68" s="8" t="s">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="I68" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J68" s="6" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N68" s="6">
-        <v>4701.19999999999982</v>
+        <v>61.0</v>
       </c>
       <c r="O68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q68" s="6">
         <v>45469786</v>
       </c>
       <c r="R68" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:42">
       <c r="A69" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="7">
-        <v>1.5</v>
+        <v>1.0</v>
       </c>
       <c r="F69" s="6">
         <v>1.0</v>
       </c>
       <c r="G69" s="9">
         <v>250.0</v>
       </c>
       <c r="H69" s="8" t="s">
-        <v>73</v>
+        <v>179</v>
       </c>
       <c r="I69" s="6" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J69" s="6" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N69" s="6">
-        <v>86.59999999999999</v>
+        <v>57.7</v>
       </c>
       <c r="O69" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P69" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q69" s="6">
         <v>45469786</v>
       </c>
       <c r="R69" s="6" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="S69" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:42">
       <c r="A70" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="7">
         <v>1.25</v>
       </c>
       <c r="F70" s="6">
         <v>1.0</v>
       </c>
       <c r="G70" s="9">
-        <v>500.0</v>
+        <v>250.0</v>
       </c>
       <c r="H70" s="8" t="s">
         <v>48</v>
       </c>
       <c r="I70" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J70" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N70" s="6">
-        <v>3515.19999999999982</v>
+        <v>4701.19999999999982</v>
       </c>
       <c r="O70" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P70" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q70" s="6">
         <v>45469786</v>
       </c>
-      <c r="R70" s="6"/>
-      <c r="S70" t="s">
+      <c r="R70" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:42">
       <c r="A71" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E71" s="7">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F71" s="6">
         <v>1.0</v>
       </c>
       <c r="G71" s="9">
         <v>250.0</v>
       </c>
       <c r="H71" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N71" s="6">
+        <v>86.59999999999999</v>
+      </c>
+      <c r="O71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P71" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q71" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R71" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="I71" s="6" t="s">
-[...26 lines deleted...]
-      <c r="R71" s="6"/>
       <c r="S71" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:42">
       <c r="A72" s="6" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E72" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F72" s="6">
         <v>1.0</v>
       </c>
       <c r="G72" s="9">
-        <v>250.0</v>
+        <v>500.0</v>
       </c>
       <c r="H72" s="8" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="I72" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J72" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N72" s="6">
-        <v>257.30000000000001</v>
+        <v>3515.19999999999982</v>
       </c>
       <c r="O72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q72" s="6">
         <v>45469786</v>
       </c>
       <c r="R72" s="6"/>
       <c r="S72" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:42">
       <c r="A73" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F73" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H73" s="8" t="s">
         <v>188</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
       <c r="I73" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J73" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N73" s="6">
-        <v>7834.80000000000018</v>
+        <v>1780.40000000000009</v>
       </c>
       <c r="O73" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P73" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q73" s="6">
         <v>45469786</v>
       </c>
       <c r="R73" s="6"/>
       <c r="S73" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:42">
       <c r="A74" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="7">
         <v>1.5</v>
       </c>
       <c r="F74" s="6">
         <v>1.0</v>
       </c>
       <c r="G74" s="9">
-        <v>500.0</v>
+        <v>250.0</v>
       </c>
       <c r="H74" s="8" t="s">
-        <v>189</v>
+        <v>124</v>
       </c>
       <c r="I74" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J74" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N74" s="6">
-        <v>7834.80000000000018</v>
+        <v>257.30000000000001</v>
       </c>
       <c r="O74" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P74" s="6" t="s">
         <v>20</v>
       </c>
       <c r="Q74" s="6">
         <v>45469786</v>
       </c>
       <c r="R74" s="6"/>
       <c r="S74" t="s">
         <v>30</v>
       </c>
     </row>
+    <row r="75" spans="1:42">
+      <c r="A75" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" s="7">
+        <v>1.75</v>
+      </c>
+      <c r="F75" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H75" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="M75" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N75" s="6">
+        <v>7834.80000000000018</v>
+      </c>
+      <c r="O75" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q75" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R75" s="6"/>
+      <c r="S75" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="76" spans="1:42">
+      <c r="A76" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="F76" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H76" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="M76" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N76" s="6">
+        <v>7834.80000000000018</v>
+      </c>
+      <c r="O76" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P76" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q76" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R76" s="6"/>
+      <c r="S76" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="77" spans="1:42">
+      <c r="A77" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E77" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F77" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H77" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="M77" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N77" s="6">
+        <v>4631.0</v>
+      </c>
+      <c r="O77" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q77" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R77" s="6"/>
+      <c r="S77" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="78" spans="1:42">
+      <c r="A78" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F78" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H78" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K78" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="M78" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N78" s="6">
+        <v>4631.0</v>
+      </c>
+      <c r="O78" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q78" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R78" s="6"/>
+      <c r="S78" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="1:42">
+      <c r="A79" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E79" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="F79" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H79" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J79" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K79" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="M79" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N79" s="6">
+        <v>5615.69999999999982</v>
+      </c>
+      <c r="O79" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q79" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R79" s="6"/>
+      <c r="S79" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80" spans="1:42">
+      <c r="A80" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E80" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F80" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H80" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J80" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K80" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="M80" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N80" s="6">
+        <v>5615.69999999999982</v>
+      </c>
+      <c r="O80" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P80" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q80" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R80" s="6"/>
+      <c r="S80" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="81" spans="1:42">
+      <c r="A81" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="F81" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H81" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J81" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K81" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="M81" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N81" s="6">
+        <v>188.099999999999994</v>
+      </c>
+      <c r="O81" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P81" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q81" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R81" s="6"/>
+      <c r="S81" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="82" spans="1:42">
+      <c r="A82" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="F82" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H82" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J82" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="M82" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N82" s="6">
+        <v>188.099999999999994</v>
+      </c>
+      <c r="O82" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P82" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q82" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R82" s="6"/>
+      <c r="S82" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="83" spans="1:42">
+      <c r="A83" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F83" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H83" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J83" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K83" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="M83" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N83" s="6">
+        <v>125.5</v>
+      </c>
+      <c r="O83" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q83" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R83" s="6"/>
+      <c r="S83" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="84" spans="1:42">
+      <c r="A84" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F84" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H84" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J84" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K84" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="M84" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N84" s="6">
+        <v>125.5</v>
+      </c>
+      <c r="O84" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P84" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q84" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R84" s="6"/>
+      <c r="S84" t="s">
+        <v>30</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:R74"/>
+  <autoFilter ref="A2:R84"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>