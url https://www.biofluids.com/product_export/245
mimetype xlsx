--- v2 (2026-02-14)
+++ v3 (2026-04-14)
@@ -105,51 +105,51 @@
   <si>
     <t>Enteropathogenic E. coli (EPEC)</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cary Blair Stool</t>
   </si>
   <si>
     <t>13 M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>U/A</t>
   </si>
   <si>
     <t>&lt;-70C</t>
   </si>
   <si>
     <t>20-Jan-25</t>
   </si>
   <si>
-    <t>BioFire Gastroinestinal PCR Panel</t>
+    <t>BioFire Gastrointestinal PCR Panel</t>
   </si>
   <si>
     <t>Positive</t>
   </si>
   <si>
     <t>Adenovirus</t>
   </si>
   <si>
     <t>00000000</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>C.DIFF,EPEC</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>BF19864402</t>
   </si>
   <si>
     <t>37 Y</t>
   </si>
@@ -1562,51 +1562,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
-    <col min="13" max="13" width="39.99" bestFit="true" customWidth="true" style="1"/>
+    <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
@@ -7813,52 +7813,52 @@
       </c>
       <c r="F107" s="6">
         <v>1.0</v>
       </c>
       <c r="G107" s="9">
         <v>450.0</v>
       </c>
       <c r="H107" s="8" t="s">
         <v>298</v>
       </c>
       <c r="I107" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J107" s="6" t="s">
         <v>204</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>299</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="N107" s="6">
-        <v>0.0</v>
+      <c r="N107" s="6" t="s">
+        <v>29</v>
       </c>
       <c r="O107" s="6" t="s">
         <v>153</v>
       </c>
       <c r="P107" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q107" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R107" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S107" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="108" spans="1:42">
       <c r="A108" s="6" t="s">
         <v>300</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="6" t="s">
@@ -9288,52 +9288,52 @@
       </c>
       <c r="F132" s="6">
         <v>1.0</v>
       </c>
       <c r="G132" s="9">
         <v>450.0</v>
       </c>
       <c r="H132" s="8" t="s">
         <v>369</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J132" s="6" t="s">
         <v>217</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>370</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="N132" s="6">
-        <v>0.0</v>
+      <c r="N132" s="6" t="s">
+        <v>29</v>
       </c>
       <c r="O132" s="6" t="s">
         <v>153</v>
       </c>
       <c r="P132" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q132" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R132" s="6" t="s">
         <v>324</v>
       </c>
       <c r="S132" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:42">
       <c r="A133" s="6" t="s">
         <v>371</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="6" t="s">
@@ -9347,52 +9347,52 @@
       </c>
       <c r="F133" s="6">
         <v>1.0</v>
       </c>
       <c r="G133" s="9">
         <v>450.0</v>
       </c>
       <c r="H133" s="8" t="s">
         <v>343</v>
       </c>
       <c r="I133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J133" s="6" t="s">
         <v>208</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L133" s="6" t="s">
         <v>299</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="N133" s="6">
-        <v>0.0</v>
+      <c r="N133" s="6" t="s">
+        <v>29</v>
       </c>
       <c r="O133" s="6" t="s">
         <v>153</v>
       </c>
       <c r="P133" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q133" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R133" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S133" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="134" spans="1:42">
       <c r="A134" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="6" t="s">