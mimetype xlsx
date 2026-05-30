--- v3 (2026-04-14)
+++ v4 (2026-05-30)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$134</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$135</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -1016,50 +1016,65 @@
     <t>29-Aug-25</t>
   </si>
   <si>
     <t>EPEC, ETEC</t>
   </si>
   <si>
     <t>BF19868819</t>
   </si>
   <si>
     <t>62 Y</t>
   </si>
   <si>
     <t>29-Sep-25</t>
   </si>
   <si>
     <t>Vibrio</t>
   </si>
   <si>
     <t>REMEL</t>
   </si>
   <si>
     <t>BF19868862</t>
   </si>
   <si>
     <t>06-Oct-25</t>
+  </si>
+  <si>
+    <t>BF19869076</t>
+  </si>
+  <si>
+    <t>16 Y</t>
+  </si>
+  <si>
+    <t>11-Apr-26</t>
+  </si>
+  <si>
+    <t>BioFire Gastroinestinal PCR Panel</t>
+  </si>
+  <si>
+    <t>FISHER</t>
   </si>
   <si>
     <t>BF19869476</t>
   </si>
   <si>
     <t>13-Jan-26</t>
   </si>
   <si>
     <t>BF19869674</t>
   </si>
   <si>
     <t>10 Y</t>
   </si>
   <si>
     <t>08-Jan-26</t>
   </si>
   <si>
     <t>EAEC,EPEC</t>
   </si>
   <si>
     <t>BF19869717</t>
   </si>
   <si>
     <t>20 Y</t>
   </si>
@@ -1541,51 +1556,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP134"/>
+  <dimension ref="A1:AP135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
@@ -8445,1032 +8460,1091 @@
       </c>
     </row>
     <row r="118" spans="1:42">
       <c r="A118" s="6" t="s">
         <v>332</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="7">
         <v>15.0</v>
       </c>
       <c r="F118" s="6">
         <v>1.0</v>
       </c>
       <c r="G118" s="9">
         <v>450.0</v>
       </c>
       <c r="H118" s="8" t="s">
-        <v>222</v>
+        <v>333</v>
       </c>
       <c r="I118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J118" s="6" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M118" s="6" t="s">
-        <v>28</v>
+        <v>335</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6" t="s">
-        <v>328</v>
+        <v>153</v>
       </c>
       <c r="P118" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q118" s="6" t="s">
-        <v>32</v>
+        <v>336</v>
       </c>
       <c r="R118" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S118" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:42">
       <c r="A119" s="6" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="7">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="F119" s="6">
         <v>1.0</v>
       </c>
       <c r="G119" s="9">
         <v>450.0</v>
       </c>
       <c r="H119" s="8" t="s">
-        <v>335</v>
+        <v>222</v>
       </c>
       <c r="I119" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6" t="s">
-        <v>232</v>
+        <v>328</v>
       </c>
       <c r="P119" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q119" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R119" s="6" t="s">
-        <v>337</v>
+        <v>41</v>
       </c>
       <c r="S119" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="120" spans="1:42">
       <c r="A120" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="7">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="F120" s="6">
         <v>1.0</v>
       </c>
       <c r="G120" s="9">
         <v>450.0</v>
       </c>
       <c r="H120" s="8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J120" s="6" t="s">
         <v>198</v>
       </c>
       <c r="K120" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O120" s="6" t="s">
-        <v>328</v>
+        <v>232</v>
       </c>
       <c r="P120" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q120" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R120" s="6" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="S120" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="121" spans="1:42">
       <c r="A121" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="7">
         <v>15.0</v>
       </c>
       <c r="F121" s="6">
         <v>1.0</v>
       </c>
       <c r="G121" s="9">
         <v>450.0</v>
       </c>
       <c r="H121" s="8" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I121" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J121" s="6" t="s">
-        <v>25</v>
+        <v>198</v>
       </c>
       <c r="K121" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O121" s="6" t="s">
         <v>328</v>
       </c>
       <c r="P121" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q121" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R121" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="S121" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:42">
       <c r="A122" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="7">
-        <v>18.0</v>
+        <v>15.0</v>
       </c>
       <c r="F122" s="6">
         <v>1.0</v>
       </c>
       <c r="G122" s="9">
         <v>450.0</v>
       </c>
       <c r="H122" s="8" t="s">
-        <v>255</v>
+        <v>348</v>
       </c>
       <c r="I122" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J122" s="6" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="K122" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6" t="s">
-        <v>232</v>
+        <v>328</v>
       </c>
       <c r="P122" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q122" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R122" s="6" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="S122" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="123" spans="1:42">
       <c r="A123" s="6" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="7">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
       <c r="F123" s="6">
         <v>1.0</v>
       </c>
       <c r="G123" s="9">
         <v>450.0</v>
       </c>
       <c r="H123" s="8" t="s">
-        <v>292</v>
+        <v>255</v>
       </c>
       <c r="I123" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J123" s="6" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O123" s="6" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="P123" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q123" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R123" s="6" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="S123" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:42">
       <c r="A124" s="6" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="7">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
       <c r="F124" s="6">
         <v>1.0</v>
       </c>
       <c r="G124" s="9">
         <v>450.0</v>
       </c>
       <c r="H124" s="8" t="s">
-        <v>77</v>
+        <v>292</v>
       </c>
       <c r="I124" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J124" s="6" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6" t="s">
-        <v>101</v>
+        <v>200</v>
       </c>
       <c r="P124" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q124" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R124" s="6" t="s">
-        <v>41</v>
+        <v>356</v>
       </c>
       <c r="S124" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="125" spans="1:42">
       <c r="A125" s="6" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="7">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="F125" s="6">
         <v>1.0</v>
       </c>
       <c r="G125" s="9">
         <v>450.0</v>
       </c>
       <c r="H125" s="8" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="I125" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J125" s="6" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O125" s="6" t="s">
         <v>101</v>
       </c>
       <c r="P125" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q125" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R125" s="6" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="S125" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="126" spans="1:42">
       <c r="A126" s="6" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="7">
-        <v>25.0</v>
+        <v>10.0</v>
       </c>
       <c r="F126" s="6">
         <v>1.0</v>
       </c>
       <c r="G126" s="9">
         <v>450.0</v>
       </c>
       <c r="H126" s="8" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="I126" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J126" s="6" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O126" s="6" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="P126" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q126" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R126" s="6" t="s">
-        <v>102</v>
+        <v>361</v>
       </c>
       <c r="S126" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="127" spans="1:42">
       <c r="A127" s="6" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="7">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="F127" s="6">
         <v>1.0</v>
       </c>
       <c r="G127" s="9">
         <v>450.0</v>
       </c>
       <c r="H127" s="8" t="s">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J127" s="6" t="s">
-        <v>25</v>
+        <v>208</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O127" s="6" t="s">
-        <v>153</v>
+        <v>108</v>
       </c>
       <c r="P127" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q127" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R127" s="6" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="S127" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="128" spans="1:42">
       <c r="A128" s="6" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="7">
-        <v>30.0</v>
+        <v>15.0</v>
       </c>
       <c r="F128" s="6">
         <v>1.0</v>
       </c>
       <c r="G128" s="9">
         <v>450.0</v>
       </c>
       <c r="H128" s="8" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J128" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K128" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O128" s="6" t="s">
-        <v>108</v>
+        <v>153</v>
       </c>
       <c r="P128" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q128" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R128" s="6" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="S128" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="129" spans="1:42">
       <c r="A129" s="6" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="7">
-        <v>15.0</v>
+        <v>30.0</v>
       </c>
       <c r="F129" s="6">
         <v>1.0</v>
       </c>
       <c r="G129" s="9">
         <v>450.0</v>
       </c>
       <c r="H129" s="8" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="I129" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J129" s="6" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="K129" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O129" s="6" t="s">
-        <v>153</v>
+        <v>108</v>
       </c>
       <c r="P129" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q129" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R129" s="6" t="s">
-        <v>41</v>
+        <v>361</v>
       </c>
       <c r="S129" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="130" spans="1:42">
       <c r="A130" s="6" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="7">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="F130" s="6">
         <v>1.0</v>
       </c>
       <c r="G130" s="9">
         <v>450.0</v>
       </c>
       <c r="H130" s="8" t="s">
-        <v>316</v>
+        <v>77</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J130" s="6" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="K130" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O130" s="6" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="P130" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q130" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R130" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S130" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:42">
       <c r="A131" s="6" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="7">
         <v>20.0</v>
       </c>
       <c r="F131" s="6">
         <v>1.0</v>
       </c>
       <c r="G131" s="9">
         <v>450.0</v>
       </c>
       <c r="H131" s="8" t="s">
-        <v>69</v>
+        <v>316</v>
       </c>
       <c r="I131" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J131" s="6" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="K131" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O131" s="6" t="s">
-        <v>232</v>
+        <v>101</v>
       </c>
       <c r="P131" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q131" s="6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="R131" s="6" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="S131" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:42">
       <c r="A132" s="6" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="7">
-        <v>13.0</v>
+        <v>20.0</v>
       </c>
       <c r="F132" s="6">
         <v>1.0</v>
       </c>
       <c r="G132" s="9">
         <v>450.0</v>
       </c>
       <c r="H132" s="8" t="s">
-        <v>369</v>
+        <v>69</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J132" s="6" t="s">
-        <v>217</v>
+        <v>25</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O132" s="6" t="s">
-        <v>153</v>
+        <v>232</v>
       </c>
       <c r="P132" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q132" s="6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R132" s="6" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="S132" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:42">
       <c r="A133" s="6" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="7">
-        <v>20.0</v>
+        <v>13.0</v>
       </c>
       <c r="F133" s="6">
         <v>1.0</v>
       </c>
       <c r="G133" s="9">
         <v>450.0</v>
       </c>
       <c r="H133" s="8" t="s">
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="I133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J133" s="6" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>299</v>
+        <v>375</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O133" s="6" t="s">
         <v>153</v>
       </c>
       <c r="P133" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q133" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R133" s="6" t="s">
-        <v>41</v>
+        <v>324</v>
       </c>
       <c r="S133" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="134" spans="1:42">
       <c r="A134" s="6" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="7">
         <v>20.0</v>
       </c>
       <c r="F134" s="6">
         <v>1.0</v>
       </c>
       <c r="G134" s="9">
         <v>450.0</v>
       </c>
       <c r="H134" s="8" t="s">
-        <v>69</v>
+        <v>348</v>
       </c>
       <c r="I134" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J134" s="6" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="K134" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N134" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O134" s="6" t="s">
-        <v>200</v>
+        <v>153</v>
       </c>
       <c r="P134" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q134" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R134" s="6" t="s">
-        <v>374</v>
+        <v>41</v>
       </c>
       <c r="S134" t="s">
         <v>34</v>
       </c>
     </row>
+    <row r="135" spans="1:42">
+      <c r="A135" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E135" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="F135" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H135" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I135" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J135" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="K135" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="M135" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N135" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O135" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="P135" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q135" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="R135" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="S135" t="s">
+        <v>34</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:R134"/>
+  <autoFilter ref="A2:R135"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>