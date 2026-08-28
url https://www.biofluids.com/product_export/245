--- v4 (2026-05-30)
+++ v5 (2026-08-28)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$135</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$143</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -1033,50 +1033,74 @@
   <si>
     <t>REMEL</t>
   </si>
   <si>
     <t>BF19868862</t>
   </si>
   <si>
     <t>06-Oct-25</t>
   </si>
   <si>
     <t>BF19869076</t>
   </si>
   <si>
     <t>16 Y</t>
   </si>
   <si>
     <t>11-Apr-26</t>
   </si>
   <si>
     <t>BioFire Gastroinestinal PCR Panel</t>
   </si>
   <si>
     <t>FISHER</t>
   </si>
   <si>
+    <t>BF19869163</t>
+  </si>
+  <si>
+    <t>82 Y</t>
+  </si>
+  <si>
+    <t>18-Jun-26</t>
+  </si>
+  <si>
+    <t>BF19869185</t>
+  </si>
+  <si>
+    <t>25-Jun-26</t>
+  </si>
+  <si>
+    <t>BF19869233</t>
+  </si>
+  <si>
+    <t>49 Y</t>
+  </si>
+  <si>
+    <t>08-Jul-26</t>
+  </si>
+  <si>
     <t>BF19869476</t>
   </si>
   <si>
     <t>13-Jan-26</t>
   </si>
   <si>
     <t>BF19869674</t>
   </si>
   <si>
     <t>10 Y</t>
   </si>
   <si>
     <t>08-Jan-26</t>
   </si>
   <si>
     <t>EAEC,EPEC</t>
   </si>
   <si>
     <t>BF19869717</t>
   </si>
   <si>
     <t>20 Y</t>
   </si>
   <si>
     <t>04-Dec-25</t>
@@ -1160,77 +1184,118 @@
     <t>28-May-25</t>
   </si>
   <si>
     <t>EPEC.GIARDIA</t>
   </si>
   <si>
     <t>BF19870643</t>
   </si>
   <si>
     <t>25 Y</t>
   </si>
   <si>
     <t>05-Jun-25</t>
   </si>
   <si>
     <t>BF19870722</t>
   </si>
   <si>
     <t>BF19870857</t>
   </si>
   <si>
     <t>20-May-25</t>
   </si>
   <si>
     <t>SALMONELLA, EAEC, EPEC, ETEC</t>
+  </si>
+  <si>
+    <t>BF19872008</t>
+  </si>
+  <si>
+    <t>22-Jul-26</t>
+  </si>
+  <si>
+    <t>BF19872161</t>
+  </si>
+  <si>
+    <t>5 Y</t>
+  </si>
+  <si>
+    <t>10-Aug-26</t>
+  </si>
+  <si>
+    <t>BF19872162</t>
+  </si>
+  <si>
+    <t>07-Aug-26</t>
+  </si>
+  <si>
+    <t>BF19872201</t>
+  </si>
+  <si>
+    <t>14-Aug-26</t>
+  </si>
+  <si>
+    <t>BF19872502</t>
+  </si>
+  <si>
+    <t>54 Y</t>
+  </si>
+  <si>
+    <t>15-Jul-26</t>
+  </si>
+  <si>
+    <t>EPEC, P. SHIGELLOIDES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1552,55 +1617,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP135"/>
+  <dimension ref="A1:AP143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
@@ -8519,1032 +8584,1504 @@
       </c>
     </row>
     <row r="119" spans="1:42">
       <c r="A119" s="6" t="s">
         <v>337</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="7">
         <v>15.0</v>
       </c>
       <c r="F119" s="6">
         <v>1.0</v>
       </c>
       <c r="G119" s="9">
         <v>450.0</v>
       </c>
       <c r="H119" s="8" t="s">
-        <v>222</v>
+        <v>338</v>
       </c>
       <c r="I119" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J119" s="6" t="s">
         <v>204</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M119" s="6" t="s">
-        <v>28</v>
+        <v>335</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6" t="s">
         <v>328</v>
       </c>
       <c r="P119" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q119" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R119" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S119" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="120" spans="1:42">
       <c r="A120" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="7">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="F120" s="6">
         <v>1.0</v>
       </c>
       <c r="G120" s="9">
         <v>450.0</v>
       </c>
       <c r="H120" s="8" t="s">
-        <v>340</v>
+        <v>119</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J120" s="6" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="K120" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>341</v>
       </c>
       <c r="M120" s="6" t="s">
-        <v>28</v>
+        <v>335</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O120" s="6" t="s">
-        <v>232</v>
+        <v>153</v>
       </c>
       <c r="P120" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q120" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R120" s="6" t="s">
-        <v>342</v>
+        <v>41</v>
       </c>
       <c r="S120" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="121" spans="1:42">
       <c r="A121" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E121" s="7">
+        <v>8.0</v>
+      </c>
+      <c r="F121" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H121" s="8" t="s">
         <v>343</v>
       </c>
-      <c r="B121" s="6" t="s">
-[...17 lines deleted...]
-      <c r="H121" s="8" t="s">
+      <c r="I121" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J121" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L121" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="I121" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M121" s="6" t="s">
-        <v>28</v>
+        <v>335</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O121" s="6" t="s">
-        <v>328</v>
+        <v>153</v>
       </c>
       <c r="P121" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q121" s="6" t="s">
-        <v>32</v>
+        <v>336</v>
       </c>
       <c r="R121" s="6" t="s">
-        <v>346</v>
+        <v>41</v>
       </c>
       <c r="S121" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:42">
       <c r="A122" s="6" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="7">
         <v>15.0</v>
       </c>
       <c r="F122" s="6">
         <v>1.0</v>
       </c>
       <c r="G122" s="9">
         <v>450.0</v>
       </c>
       <c r="H122" s="8" t="s">
-        <v>348</v>
+        <v>222</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J122" s="6" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="K122" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6" t="s">
         <v>328</v>
       </c>
       <c r="P122" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q122" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R122" s="6" t="s">
-        <v>350</v>
+        <v>41</v>
       </c>
       <c r="S122" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="123" spans="1:42">
       <c r="A123" s="6" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="7">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="F123" s="6">
         <v>1.0</v>
       </c>
       <c r="G123" s="9">
         <v>450.0</v>
       </c>
       <c r="H123" s="8" t="s">
-        <v>255</v>
+        <v>348</v>
       </c>
       <c r="I123" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J123" s="6" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O123" s="6" t="s">
         <v>232</v>
       </c>
       <c r="P123" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q123" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R123" s="6" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="S123" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:42">
       <c r="A124" s="6" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="7">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="F124" s="6">
         <v>1.0</v>
       </c>
       <c r="G124" s="9">
         <v>450.0</v>
       </c>
       <c r="H124" s="8" t="s">
-        <v>292</v>
+        <v>352</v>
       </c>
       <c r="I124" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J124" s="6" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6" t="s">
-        <v>200</v>
+        <v>328</v>
       </c>
       <c r="P124" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q124" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R124" s="6" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="S124" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="125" spans="1:42">
       <c r="A125" s="6" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="7">
         <v>15.0</v>
       </c>
       <c r="F125" s="6">
         <v>1.0</v>
       </c>
       <c r="G125" s="9">
         <v>450.0</v>
       </c>
       <c r="H125" s="8" t="s">
-        <v>77</v>
+        <v>356</v>
       </c>
       <c r="I125" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J125" s="6" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L125" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="M125" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N125" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O125" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="P125" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q125" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="R125" s="6" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="S125" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="126" spans="1:42">
       <c r="A126" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="7">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="F126" s="6">
         <v>1.0</v>
       </c>
       <c r="G126" s="9">
         <v>450.0</v>
       </c>
       <c r="H126" s="8" t="s">
-        <v>96</v>
+        <v>255</v>
       </c>
       <c r="I126" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J126" s="6" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O126" s="6" t="s">
-        <v>101</v>
+        <v>232</v>
       </c>
       <c r="P126" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q126" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R126" s="6" t="s">
         <v>361</v>
       </c>
       <c r="S126" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="127" spans="1:42">
       <c r="A127" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="7">
-        <v>25.0</v>
+        <v>16.0</v>
       </c>
       <c r="F127" s="6">
         <v>1.0</v>
       </c>
       <c r="G127" s="9">
         <v>450.0</v>
       </c>
       <c r="H127" s="8" t="s">
-        <v>203</v>
+        <v>292</v>
       </c>
       <c r="I127" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J127" s="6" t="s">
         <v>208</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O127" s="6" t="s">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="P127" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q127" s="6" t="s">
         <v>32</v>
       </c>
       <c r="R127" s="6" t="s">
-        <v>102</v>
+        <v>364</v>
       </c>
       <c r="S127" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="128" spans="1:42">
       <c r="A128" s="6" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="7">
         <v>15.0</v>
       </c>
       <c r="F128" s="6">
         <v>1.0</v>
       </c>
       <c r="G128" s="9">
         <v>450.0</v>
       </c>
       <c r="H128" s="8" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="I128" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="K128" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O128" s="6" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="P128" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q128" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R128" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S128" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="129" spans="1:42">
       <c r="A129" s="6" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="7">
-        <v>30.0</v>
+        <v>10.0</v>
       </c>
       <c r="F129" s="6">
         <v>1.0</v>
       </c>
       <c r="G129" s="9">
         <v>450.0</v>
       </c>
       <c r="H129" s="8" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I129" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J129" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K129" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O129" s="6" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="P129" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q129" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R129" s="6" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="S129" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="130" spans="1:42">
       <c r="A130" s="6" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="7">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="F130" s="6">
         <v>1.0</v>
       </c>
       <c r="G130" s="9">
         <v>450.0</v>
       </c>
       <c r="H130" s="8" t="s">
-        <v>77</v>
+        <v>203</v>
       </c>
       <c r="I130" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J130" s="6" t="s">
         <v>208</v>
       </c>
       <c r="K130" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O130" s="6" t="s">
-        <v>153</v>
+        <v>108</v>
       </c>
       <c r="P130" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q130" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R130" s="6" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="S130" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:42">
       <c r="A131" s="6" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="7">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="F131" s="6">
         <v>1.0</v>
       </c>
       <c r="G131" s="9">
         <v>450.0</v>
       </c>
       <c r="H131" s="8" t="s">
-        <v>316</v>
+        <v>43</v>
       </c>
       <c r="I131" s="6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="J131" s="6" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="K131" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O131" s="6" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="P131" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q131" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="R131" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S131" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:42">
       <c r="A132" s="6" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="7">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="F132" s="6">
         <v>1.0</v>
       </c>
       <c r="G132" s="9">
         <v>450.0</v>
       </c>
       <c r="H132" s="8" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J132" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O132" s="6" t="s">
-        <v>232</v>
+        <v>108</v>
       </c>
       <c r="P132" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q132" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="R132" s="6" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="S132" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:42">
       <c r="A133" s="6" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="7">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="F133" s="6">
         <v>1.0</v>
       </c>
       <c r="G133" s="9">
         <v>450.0</v>
       </c>
       <c r="H133" s="8" t="s">
-        <v>374</v>
+        <v>77</v>
       </c>
       <c r="I133" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J133" s="6" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O133" s="6" t="s">
         <v>153</v>
       </c>
       <c r="P133" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q133" s="6" t="s">
         <v>44</v>
       </c>
       <c r="R133" s="6" t="s">
-        <v>324</v>
+        <v>41</v>
       </c>
       <c r="S133" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="134" spans="1:42">
       <c r="A134" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="7">
         <v>20.0</v>
       </c>
       <c r="F134" s="6">
         <v>1.0</v>
       </c>
       <c r="G134" s="9">
         <v>450.0</v>
       </c>
       <c r="H134" s="8" t="s">
-        <v>348</v>
+        <v>316</v>
       </c>
       <c r="I134" s="6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="J134" s="6" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="K134" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>299</v>
+        <v>376</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N134" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O134" s="6" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="P134" s="6" t="s">
         <v>31</v>
       </c>
       <c r="Q134" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="R134" s="6" t="s">
         <v>41</v>
       </c>
       <c r="S134" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:42">
       <c r="A135" s="6" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="7">
         <v>20.0</v>
       </c>
       <c r="F135" s="6">
         <v>1.0</v>
       </c>
       <c r="G135" s="9">
         <v>450.0</v>
       </c>
       <c r="H135" s="8" t="s">
         <v>69</v>
       </c>
       <c r="I135" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J135" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K135" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="M135" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N135" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O135" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="P135" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q135" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="R135" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="S135" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="136" spans="1:42">
+      <c r="A136" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E136" s="7">
+        <v>13.0</v>
+      </c>
+      <c r="F136" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H136" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J136" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="K136" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="M136" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N136" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O136" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="P136" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q136" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="R136" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="S136" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137" spans="1:42">
+      <c r="A137" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E137" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="F137" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H137" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J137" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="K137" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="M137" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N137" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O137" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="P137" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q137" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="R137" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="S137" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="138" spans="1:42">
+      <c r="A138" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E138" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="F138" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H138" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I138" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="J135" s="6" t="s">
+      <c r="J138" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="K135" s="6" t="s">
-[...11 lines deleted...]
-      <c r="O135" s="6" t="s">
+      <c r="K138" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="M138" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N138" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O138" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="P135" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Q135" s="6" t="s">
+      <c r="P138" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q138" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="R135" s="6" t="s">
-[...2 lines deleted...]
-      <c r="S135" t="s">
+      <c r="R138" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="S138" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="139" spans="1:42">
+      <c r="A139" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B139" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E139" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="F139" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H139" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I139" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J139" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K139" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L139" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="M139" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="N139" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O139" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="P139" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q139" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="R139" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="S139" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="140" spans="1:42">
+      <c r="A140" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E140" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F140" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H140" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J140" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K140" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="M140" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="N140" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O140" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="P140" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q140" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="R140" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="S140" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="141" spans="1:42">
+      <c r="A141" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E141" s="7">
+        <v>15.0</v>
+      </c>
+      <c r="F141" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H141" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="I141" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J141" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K141" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="M141" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="N141" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O141" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="P141" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q141" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="R141" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="S141" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="142" spans="1:42">
+      <c r="A142" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E142" s="7">
+        <v>25.0</v>
+      </c>
+      <c r="F142" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H142" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="I142" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J142" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="K142" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="M142" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="N142" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O142" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="P142" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q142" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="R142" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="S142" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="143" spans="1:42">
+      <c r="A143" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E143" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F143" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="H143" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="I143" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J143" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="K143" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="M143" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="N143" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O143" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="P143" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q143" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="R143" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="S143" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:R135"/>
+  <autoFilter ref="A2:R143"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>