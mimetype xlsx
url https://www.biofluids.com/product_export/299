--- v0 (2026-03-11)
+++ v1 (2026-04-25)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$22</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -127,50 +127,53 @@
     <t>Breast Cancer</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Plasma (PAXgene)</t>
   </si>
   <si>
     <t>58 Y</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>&lt;-70C</t>
   </si>
   <si>
     <t>25-Nov-24</t>
   </si>
   <si>
     <t>Treatment status</t>
+  </si>
+  <si>
+    <t>Treatment-naive</t>
   </si>
   <si>
     <t>Height</t>
   </si>
   <si>
     <t>164 cm</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>74 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 10-Oct-2024</t>
   </si>
   <si>
     <t>Invasive ductal carcinoma</t>
   </si>
   <si>
     <t>Left mummary gland</t>
   </si>
   <si>
     <t>T2N1aM1</t>
   </si>
@@ -1086,1608 +1089,1608 @@
       </c>
       <c r="F3" s="6">
         <v>3.0</v>
       </c>
       <c r="G3" s="9">
         <v>500.0</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N3" s="6">
-        <v>27.5</v>
+      <c r="N3" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O3" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q3" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R3" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S3" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T3" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U3" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V3" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W3" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X3" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y3" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Z3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="7">
         <v>1.0</v>
       </c>
       <c r="F4" s="6">
         <v>3.0</v>
       </c>
       <c r="G4" s="9">
         <v>500.0</v>
       </c>
       <c r="H4" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="6">
-        <v>25.6</v>
+      <c r="N4" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O4" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q4" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R4" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S4" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T4" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U4" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V4" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W4" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X4" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y4" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="7">
         <v>1.0</v>
       </c>
       <c r="F5" s="6">
         <v>3.0</v>
       </c>
       <c r="G5" s="9">
         <v>500.0</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="6">
-        <v>27.3</v>
+      <c r="N5" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O5" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P5" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="S5" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="U5" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V5" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="W5" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y5" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Z5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="7">
         <v>1.0</v>
       </c>
       <c r="F6" s="6">
         <v>3.0</v>
       </c>
       <c r="G6" s="9">
         <v>500.0</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N6" s="6">
-        <v>28.2</v>
+      <c r="N6" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V6" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="W6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y6" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Z6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="7">
         <v>1.0</v>
       </c>
       <c r="F7" s="6">
         <v>3.0</v>
       </c>
       <c r="G7" s="9">
         <v>500.0</v>
       </c>
       <c r="H7" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N7" s="6">
-        <v>21.8</v>
+      <c r="N7" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="W7" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y7" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Z7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="7">
         <v>1.0</v>
       </c>
       <c r="F8" s="6">
         <v>3.0</v>
       </c>
       <c r="G8" s="9">
         <v>500.0</v>
       </c>
       <c r="H8" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N8" s="6">
-        <v>26.7</v>
+      <c r="N8" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W8" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Z8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="7">
         <v>1.0</v>
       </c>
       <c r="F9" s="6">
         <v>3.0</v>
       </c>
       <c r="G9" s="9">
         <v>500.0</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N9" s="6">
-        <v>25.7</v>
+      <c r="N9" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W9" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y9" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="7">
         <v>1.0</v>
       </c>
       <c r="F10" s="6">
         <v>3.0</v>
       </c>
       <c r="G10" s="9">
         <v>500.0</v>
       </c>
       <c r="H10" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N10" s="6">
-        <v>28.4</v>
+      <c r="N10" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W10" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>1.0</v>
       </c>
       <c r="F11" s="6">
         <v>3.0</v>
       </c>
       <c r="G11" s="9">
         <v>500.0</v>
       </c>
       <c r="H11" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N11" s="6">
-        <v>26.6</v>
+      <c r="N11" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W11" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Z11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="7">
         <v>1.0</v>
       </c>
       <c r="F12" s="6">
         <v>3.0</v>
       </c>
       <c r="G12" s="9">
         <v>500.0</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N12" s="6">
-        <v>23.5</v>
+      <c r="N12" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="Z12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7">
         <v>1.0</v>
       </c>
       <c r="F13" s="6">
         <v>3.0</v>
       </c>
       <c r="G13" s="9">
         <v>500.0</v>
       </c>
       <c r="H13" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N13" s="6">
-        <v>32.4</v>
+      <c r="N13" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Z13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="7">
         <v>1.0</v>
       </c>
       <c r="F14" s="6">
         <v>3.0</v>
       </c>
       <c r="G14" s="9">
         <v>500.0</v>
       </c>
       <c r="H14" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N14" s="6">
-        <v>33.4</v>
+      <c r="N14" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="7">
         <v>1.0</v>
       </c>
       <c r="F15" s="6">
         <v>3.0</v>
       </c>
       <c r="G15" s="9">
         <v>500.0</v>
       </c>
       <c r="H15" s="8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N15" s="6">
-        <v>36.6</v>
+      <c r="N15" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W15" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="Z15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="7">
         <v>1.0</v>
       </c>
       <c r="F16" s="6">
         <v>3.0</v>
       </c>
       <c r="G16" s="9">
         <v>500.0</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N16" s="6">
-        <v>27.7</v>
+      <c r="N16" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W16" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="Z16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="7">
         <v>1.0</v>
       </c>
       <c r="F17" s="6">
         <v>3.0</v>
       </c>
       <c r="G17" s="9">
         <v>500.0</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N17" s="6">
-        <v>24.3</v>
+      <c r="N17" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Z17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="7">
         <v>1.0</v>
       </c>
       <c r="F18" s="6">
         <v>3.0</v>
       </c>
       <c r="G18" s="9">
         <v>500.0</v>
       </c>
       <c r="H18" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N18" s="6">
-        <v>31.2</v>
+      <c r="N18" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W18" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Z18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="7">
         <v>1.0</v>
       </c>
       <c r="F19" s="6">
         <v>3.0</v>
       </c>
       <c r="G19" s="9">
         <v>500.0</v>
       </c>
       <c r="H19" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N19" s="6">
-        <v>25.4</v>
+      <c r="N19" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O19" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="Q19" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T19" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V19" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="W19" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y19" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Z19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="7">
         <v>1.0</v>
       </c>
       <c r="F20" s="6">
         <v>3.0</v>
       </c>
       <c r="G20" s="9">
         <v>500.0</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N20" s="6">
-        <v>27.3</v>
+      <c r="N20" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O20" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W20" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y20" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="Z20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="7">
         <v>1.0</v>
       </c>
       <c r="F21" s="6">
         <v>3.0</v>
       </c>
       <c r="G21" s="9">
         <v>500.0</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N21" s="6">
-        <v>26.2</v>
+      <c r="N21" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O21" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="W21" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y21" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Z21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="7">
         <v>1.0</v>
       </c>
       <c r="F22" s="6">
         <v>3.0</v>
       </c>
       <c r="G22" s="9">
         <v>500.0</v>
       </c>
       <c r="H22" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N22" s="6">
-        <v>25.0</v>
+      <c r="N22" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O22" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="W22" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y22" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="Z22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Y22"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>