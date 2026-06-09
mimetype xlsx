--- v1 (2026-04-25)
+++ v2 (2026-06-09)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$27</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -225,158 +225,227 @@
   <si>
     <t>18-Nov-24</t>
   </si>
   <si>
     <t>160 cm</t>
   </si>
   <si>
     <t>70 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 27-Sep-2024</t>
   </si>
   <si>
     <t>Invasive carcinoma</t>
   </si>
   <si>
     <t>Right mammary gland</t>
   </si>
   <si>
     <t>T1N0M1</t>
   </si>
   <si>
     <t>CT signs of cancer of the right mammary gland - formation 1.5 cm in diameter. Reactive lymphadenopathy of the right axillary lymph nodes. Secondary damage to the liver parenchyma.</t>
   </si>
   <si>
+    <t>BF19863893</t>
+  </si>
+  <si>
+    <t>75 Y</t>
+  </si>
+  <si>
+    <t>15-Jan-25</t>
+  </si>
+  <si>
+    <t>BMI</t>
+  </si>
+  <si>
+    <t>156 cm</t>
+  </si>
+  <si>
+    <t>77,5 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 14-Nov-2024</t>
+  </si>
+  <si>
+    <t>T2N1M1</t>
+  </si>
+  <si>
+    <t>CT signs of a voluminous formation of the right breast. Metastatic bone lesion (ribs)</t>
+  </si>
+  <si>
+    <t>BF19863894</t>
+  </si>
+  <si>
+    <t>76 Y</t>
+  </si>
+  <si>
+    <t>13-Jan-25</t>
+  </si>
+  <si>
+    <t>165 cm</t>
+  </si>
+  <si>
+    <t>73 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 20-Jan-2025</t>
+  </si>
+  <si>
+    <t>T2N2aM1</t>
+  </si>
+  <si>
+    <t>G3</t>
+  </si>
+  <si>
+    <t>CT signs of a voluminous formation of the left mammary gland with invasion of small vessels. Secondary metastatic lesion of the left lung, metastatic lesion of the axillary lymph nodes</t>
+  </si>
+  <si>
+    <t>BF19863895</t>
+  </si>
+  <si>
+    <t>46 Y</t>
+  </si>
+  <si>
+    <t>12-Feb-25</t>
+  </si>
+  <si>
+    <t>159 cm</t>
+  </si>
+  <si>
+    <t>65 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 27-Jan-2025</t>
+  </si>
+  <si>
+    <t>Mucinous carcinoma, hypercellular variant</t>
+  </si>
+  <si>
+    <t>T2N0M1</t>
+  </si>
+  <si>
+    <t>CT signs of a mass in the right breast with bone metastases</t>
+  </si>
+  <si>
     <t>BF19863896</t>
   </si>
   <si>
     <t>35 Y</t>
   </si>
   <si>
     <t>06-Feb-25</t>
   </si>
   <si>
     <t>161 cm</t>
   </si>
   <si>
-    <t>73 kg.</t>
-[...4 lines deleted...]
-  <si>
     <t>Invasive micropapillary carcinoma</t>
   </si>
   <si>
     <t>T3N2M1</t>
   </si>
   <si>
     <t>CT signs of a mass in the left breast with involvement of the axillary lymph nodes and metastases to the liver</t>
   </si>
   <si>
     <t>BF19863897</t>
   </si>
   <si>
     <t>03-Dec-24</t>
   </si>
   <si>
     <t>170 cm</t>
   </si>
   <si>
     <t>63 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 10-Nov-2024</t>
   </si>
   <si>
     <t>T2N2M1</t>
   </si>
   <si>
     <t>CT signs of left breast formation. Pelvic bone metastases, liver metastases. Axillary limphadenopathy</t>
   </si>
   <si>
     <t>BF19863898</t>
   </si>
   <si>
     <t>62 Y</t>
   </si>
   <si>
     <t>05-Feb-25</t>
   </si>
   <si>
     <t>71 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 25-Jan-2025</t>
   </si>
   <si>
     <t>Invasive lobular carcinoma</t>
   </si>
   <si>
-    <t>T2N1M1</t>
-[...1 lines deleted...]
-  <si>
     <t>CT signs of a mass in the right breast with metastases to the axillary lymph nodes and liver</t>
   </si>
   <si>
     <t>BF19863899</t>
   </si>
   <si>
     <t>44 Y</t>
   </si>
   <si>
     <t>66 kg.</t>
   </si>
   <si>
     <t>T3N1M1</t>
   </si>
   <si>
     <t>Gx</t>
   </si>
   <si>
     <t>CT signs of formation of the right mammary gland</t>
   </si>
   <si>
     <t>BF19863900</t>
   </si>
   <si>
     <t>74 Y</t>
   </si>
   <si>
     <t>05-Dec-24</t>
   </si>
   <si>
     <t>172 cm</t>
   </si>
   <si>
     <t>84 kg.</t>
   </si>
   <si>
-    <t>Breast cancer : 14-Nov-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Invasive carcinoma NST</t>
   </si>
   <si>
     <t>CT signs of left breast cancer, metastatic left-sided axillary lymphadenopathy. Metastases in the liver</t>
   </si>
   <si>
     <t>BF19863901</t>
   </si>
   <si>
     <t>66 Y</t>
   </si>
   <si>
     <t>77 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 11-Nov-2024</t>
   </si>
   <si>
     <t>Invasive ductal carcinoma NST</t>
   </si>
   <si>
     <t>Ct signs of formation in the right mammary gland with damage to the axillary lymph nodes. Metastases in the liver.</t>
   </si>
   <si>
     <t>BF19863902</t>
@@ -438,102 +507,123 @@
   <si>
     <t>155 cm</t>
   </si>
   <si>
     <t>88 kg.</t>
   </si>
   <si>
     <t>Invasive ductal carcinoma  NST with a micropapillary pattern</t>
   </si>
   <si>
     <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Lithic and sclerotic foci of vertebral bodies of the lumbar and thoracic spine, as well as pelvic bones of a secondary nature.</t>
   </si>
   <si>
     <t>BF19863906</t>
   </si>
   <si>
     <t>63 Y</t>
   </si>
   <si>
     <t>82 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 6-Nov-2024</t>
   </si>
   <si>
-    <t>G3</t>
-[...1 lines deleted...]
-  <si>
     <t>CT signs of formation in the left mammary gland with damage to the axillary lymph nodes. Metastases in the liver</t>
   </si>
   <si>
     <t>BF19863907</t>
   </si>
   <si>
     <t>67 kg.</t>
   </si>
   <si>
     <t>Ct signs of formation in the left mammary gland of an irregular shape with damage of the axillary lymph nodes. Secondary metastatic lesion of skeletal bones.</t>
   </si>
   <si>
     <t>BF19863908</t>
   </si>
   <si>
     <t>47 Y</t>
   </si>
   <si>
-    <t>165 cm</t>
-[...1 lines deleted...]
-  <si>
     <t>85 kg.</t>
   </si>
   <si>
     <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Signs of a neoplastic lesion of the pleura on the right, probably of a secondary nature. Moderate hydrothorax on the right.</t>
   </si>
   <si>
     <t>BF19863909</t>
   </si>
   <si>
     <t>41 Y</t>
   </si>
   <si>
     <t>174 cm</t>
   </si>
   <si>
     <t>Invasive ductal carcinoma  NST</t>
   </si>
   <si>
     <t>T1N1M1</t>
   </si>
   <si>
     <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Lytic and sclerotic foci of vertebral bodies of the lumbar and thoracic spine, as well as pelvic bones of a secondary nature.</t>
   </si>
   <si>
+    <t>BF19863910</t>
+  </si>
+  <si>
+    <t>49 Y</t>
+  </si>
+  <si>
+    <t>14-Jan-25</t>
+  </si>
+  <si>
+    <t>81 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 2-Jan-2025</t>
+  </si>
+  <si>
+    <t>Right mummary gland</t>
+  </si>
+  <si>
+    <t>Ct signs of the formation of the right mammary gland of an irregular shape with damage to the axillary lymph nodes. Secondary focal lesion of bones</t>
+  </si>
+  <si>
+    <t>BF19863911</t>
+  </si>
+  <si>
+    <t>65 Y</t>
+  </si>
+  <si>
+    <t>Ct signs of the formation of the right mammary gland of an irregular shape with damage to the axillary lymph nodes. Metastatic foci in the liver</t>
+  </si>
+  <si>
     <t>BF19863912</t>
-  </si>
-[...1 lines deleted...]
-    <t>49 Y</t>
   </si>
   <si>
     <t>16-Jan-25</t>
   </si>
   <si>
     <t>Breast cancer : 6-Dec-2024</t>
   </si>
   <si>
     <t>CT signs of cancer of the left breast, left axillary lymphadenopathy, metastases in the thoracic vertebra and pelvic bones</t>
   </si>
   <si>
     <t>BF19863913</t>
   </si>
   <si>
     <t>55 Y</t>
   </si>
   <si>
     <t>08-Jan-25</t>
   </si>
   <si>
     <t>Breast cancer : 20-Dec-2024</t>
   </si>
   <si>
     <t>T4N2M1</t>
   </si>
@@ -925,51 +1015,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP22"/>
+  <dimension ref="A1:AP27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -1306,1395 +1396,1795 @@
       </c>
       <c r="Y5" s="6" t="s">
         <v>67</v>
       </c>
       <c r="Z5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="7">
         <v>1.0</v>
       </c>
       <c r="F6" s="6">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="G6" s="9">
         <v>500.0</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>69</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="6" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>71</v>
+      </c>
+      <c r="N6" s="6">
+        <v>31.8</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>75</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>76</v>
       </c>
       <c r="Z6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="7">
         <v>1.0</v>
       </c>
       <c r="F7" s="6">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="G7" s="9">
         <v>500.0</v>
       </c>
       <c r="H7" s="8" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M7" s="6" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>71</v>
+      </c>
+      <c r="N7" s="6">
+        <v>27.5</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="Y7" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Z7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="7">
         <v>1.0</v>
       </c>
       <c r="F8" s="6">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="G8" s="9">
         <v>500.0</v>
       </c>
       <c r="H8" s="8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M8" s="6" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>71</v>
+      </c>
+      <c r="N8" s="6">
+        <v>25.7</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="W8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="7">
         <v>1.0</v>
       </c>
       <c r="F9" s="6">
         <v>3.0</v>
       </c>
       <c r="G9" s="9">
         <v>500.0</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="V9" s="6" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="Y9" s="6" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="7">
         <v>1.0</v>
       </c>
       <c r="F10" s="6">
         <v>3.0</v>
       </c>
       <c r="G10" s="9">
         <v>500.0</v>
       </c>
       <c r="H10" s="8" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="W10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>1.0</v>
       </c>
       <c r="F11" s="6">
         <v>3.0</v>
       </c>
       <c r="G11" s="9">
         <v>500.0</v>
       </c>
       <c r="H11" s="8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="6" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="7">
         <v>1.0</v>
       </c>
       <c r="F12" s="6">
         <v>3.0</v>
       </c>
       <c r="G12" s="9">
         <v>500.0</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>50</v>
+        <v>117</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>114</v>
+        <v>41</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="W12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="6" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7">
         <v>1.0</v>
       </c>
       <c r="F13" s="6">
         <v>3.0</v>
       </c>
       <c r="G13" s="9">
         <v>500.0</v>
       </c>
       <c r="H13" s="8" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="Z13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="6" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="7">
         <v>1.0</v>
       </c>
       <c r="F14" s="6">
         <v>3.0</v>
       </c>
       <c r="G14" s="9">
         <v>500.0</v>
       </c>
       <c r="H14" s="8" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="Z14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="6" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="7">
         <v>1.0</v>
       </c>
       <c r="F15" s="6">
         <v>3.0</v>
       </c>
       <c r="G15" s="9">
         <v>500.0</v>
       </c>
       <c r="H15" s="8" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="Z15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="6" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="7">
         <v>1.0</v>
       </c>
       <c r="F16" s="6">
         <v>3.0</v>
       </c>
       <c r="G16" s="9">
         <v>500.0</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>139</v>
+        <v>46</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="Z16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="7">
         <v>1.0</v>
       </c>
       <c r="F17" s="6">
         <v>3.0</v>
       </c>
       <c r="G17" s="9">
         <v>500.0</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>107</v>
+        <v>145</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>100</v>
+        <v>146</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>139</v>
+        <v>46</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Z17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" s="6" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="7">
         <v>1.0</v>
       </c>
       <c r="F18" s="6">
         <v>3.0</v>
       </c>
       <c r="G18" s="9">
         <v>500.0</v>
       </c>
       <c r="H18" s="8" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>78</v>
+        <v>153</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="Z18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" s="6" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="7">
         <v>1.0</v>
       </c>
       <c r="F19" s="6">
         <v>3.0</v>
       </c>
       <c r="G19" s="9">
         <v>500.0</v>
       </c>
       <c r="H19" s="8" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="T19" s="6" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V19" s="6" t="s">
-        <v>153</v>
+        <v>75</v>
       </c>
       <c r="W19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="Y19" s="6" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="Z19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" s="6" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="7">
         <v>1.0</v>
       </c>
       <c r="F20" s="6">
         <v>3.0</v>
       </c>
       <c r="G20" s="9">
         <v>500.0</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>157</v>
+        <v>124</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>62</v>
+        <v>164</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="W20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="Y20" s="6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="Z20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="7">
         <v>1.0</v>
       </c>
       <c r="F21" s="6">
         <v>3.0</v>
       </c>
       <c r="G21" s="9">
         <v>500.0</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>162</v>
+        <v>103</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>64</v>
+        <v>133</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>164</v>
+        <v>75</v>
       </c>
       <c r="W21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y21" s="6" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="Z21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" s="6" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="7">
         <v>1.0</v>
       </c>
       <c r="F22" s="6">
         <v>3.0</v>
       </c>
       <c r="G22" s="9">
         <v>500.0</v>
       </c>
       <c r="H22" s="8" t="s">
-        <v>50</v>
+        <v>171</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>168</v>
+        <v>41</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>104</v>
+        <v>173</v>
       </c>
       <c r="U22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="W22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y22" s="6" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="Z22" t="s">
         <v>48</v>
       </c>
     </row>
+    <row r="23" spans="1:42">
+      <c r="A23" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F23" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G23" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="N23" s="6">
+        <v>28.0</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="S23" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="T23" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="U23" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y23" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
+      <c r="A24" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G24" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="N24" s="6">
+        <v>28.5</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q24" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R24" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="T24" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="U24" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="W24" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X24" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y24" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
+      <c r="A25" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F25" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="G25" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q25" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R25" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S25" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="T25" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="U25" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="V25" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="W25" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y25" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
+      <c r="A26" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="G26" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R26" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="S26" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="T26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="U26" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="V26" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="W26" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y26" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
+      <c r="A27" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F27" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="G27" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="T27" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="U27" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="V27" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="W27" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="X27" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y27" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>48</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Y22"/>
+  <autoFilter ref="A2:Y27"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>