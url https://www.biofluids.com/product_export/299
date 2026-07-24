--- v2 (2026-06-09)
+++ v3 (2026-07-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$24</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -234,53 +234,50 @@
   <si>
     <t>Breast cancer : 27-Sep-2024</t>
   </si>
   <si>
     <t>Invasive carcinoma</t>
   </si>
   <si>
     <t>Right mammary gland</t>
   </si>
   <si>
     <t>T1N0M1</t>
   </si>
   <si>
     <t>CT signs of cancer of the right mammary gland - formation 1.5 cm in diameter. Reactive lymphadenopathy of the right axillary lymph nodes. Secondary damage to the liver parenchyma.</t>
   </si>
   <si>
     <t>BF19863893</t>
   </si>
   <si>
     <t>75 Y</t>
   </si>
   <si>
     <t>15-Jan-25</t>
   </si>
   <si>
-    <t>BMI</t>
-[...1 lines deleted...]
-  <si>
     <t>156 cm</t>
   </si>
   <si>
     <t>77,5 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 14-Nov-2024</t>
   </si>
   <si>
     <t>T2N1M1</t>
   </si>
   <si>
     <t>CT signs of a voluminous formation of the right breast. Metastatic bone lesion (ribs)</t>
   </si>
   <si>
     <t>BF19863894</t>
   </si>
   <si>
     <t>76 Y</t>
   </si>
   <si>
     <t>13-Jan-25</t>
   </si>
   <si>
     <t>165 cm</t>
@@ -408,288 +405,260 @@
   <si>
     <t>CT signs of formation of the right mammary gland</t>
   </si>
   <si>
     <t>BF19863900</t>
   </si>
   <si>
     <t>74 Y</t>
   </si>
   <si>
     <t>05-Dec-24</t>
   </si>
   <si>
     <t>172 cm</t>
   </si>
   <si>
     <t>84 kg.</t>
   </si>
   <si>
     <t>Invasive carcinoma NST</t>
   </si>
   <si>
     <t>CT signs of left breast cancer, metastatic left-sided axillary lymphadenopathy. Metastases in the liver</t>
   </si>
   <si>
-    <t>BF19863901</t>
+    <t>BF19863902</t>
+  </si>
+  <si>
+    <t>27-Nov-24</t>
+  </si>
+  <si>
+    <t>Breast cancer : 7-Nov-2024</t>
+  </si>
+  <si>
+    <t>CT signs of formation in the right mammary gland of an irregular shape with damage to the axillary lymph nodes. Metastases in the bones</t>
+  </si>
+  <si>
+    <t>BF19863903</t>
+  </si>
+  <si>
+    <t>69 Y</t>
+  </si>
+  <si>
+    <t>06-Dec-24</t>
+  </si>
+  <si>
+    <t>96 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 11-Nov-2024</t>
+  </si>
+  <si>
+    <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Secondary multiple lesions of bones, liver</t>
+  </si>
+  <si>
+    <t>BF19863905</t>
+  </si>
+  <si>
+    <t>70 Y</t>
+  </si>
+  <si>
+    <t>14-Nov-24</t>
+  </si>
+  <si>
+    <t>155 cm</t>
+  </si>
+  <si>
+    <t>88 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 4-Nov-2024</t>
+  </si>
+  <si>
+    <t>Invasive ductal carcinoma  NST with a micropapillary pattern</t>
+  </si>
+  <si>
+    <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Lithic and sclerotic foci of vertebral bodies of the lumbar and thoracic spine, as well as pelvic bones of a secondary nature.</t>
+  </si>
+  <si>
+    <t>BF19863906</t>
+  </si>
+  <si>
+    <t>63 Y</t>
+  </si>
+  <si>
+    <t>26-Nov-24</t>
+  </si>
+  <si>
+    <t>82 kg.</t>
+  </si>
+  <si>
+    <t>Breast cancer : 6-Nov-2024</t>
+  </si>
+  <si>
+    <t>CT signs of formation in the left mammary gland with damage to the axillary lymph nodes. Metastases in the liver</t>
+  </si>
+  <si>
+    <t>BF19863907</t>
   </si>
   <si>
     <t>66 Y</t>
   </si>
   <si>
+    <t>166 cm</t>
+  </si>
+  <si>
+    <t>67 kg.</t>
+  </si>
+  <si>
+    <t>Ct signs of formation in the left mammary gland of an irregular shape with damage of the axillary lymph nodes. Secondary metastatic lesion of skeletal bones.</t>
+  </si>
+  <si>
+    <t>BF19863908</t>
+  </si>
+  <si>
+    <t>47 Y</t>
+  </si>
+  <si>
+    <t>85 kg.</t>
+  </si>
+  <si>
+    <t>Invasive ductal carcinoma NST</t>
+  </si>
+  <si>
+    <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Signs of a neoplastic lesion of the pleura on the right, probably of a secondary nature. Moderate hydrothorax on the right.</t>
+  </si>
+  <si>
+    <t>BF19863909</t>
+  </si>
+  <si>
+    <t>41 Y</t>
+  </si>
+  <si>
+    <t>174 cm</t>
+  </si>
+  <si>
     <t>77 kg.</t>
   </si>
   <si>
-    <t>Breast cancer : 11-Nov-2024</t>
-[...121 lines deleted...]
-  <si>
     <t>Invasive ductal carcinoma  NST</t>
   </si>
   <si>
     <t>T1N1M1</t>
   </si>
   <si>
     <t>CT signs of cancer of the left mammary gland. Metastatic left axillary lymphadenopathy. Lytic and sclerotic foci of vertebral bodies of the lumbar and thoracic spine, as well as pelvic bones of a secondary nature.</t>
   </si>
   <si>
     <t>BF19863910</t>
   </si>
   <si>
     <t>49 Y</t>
   </si>
   <si>
     <t>14-Jan-25</t>
   </si>
   <si>
     <t>81 kg.</t>
   </si>
   <si>
     <t>Breast cancer : 2-Jan-2025</t>
   </si>
   <si>
     <t>Right mummary gland</t>
   </si>
   <si>
     <t>Ct signs of the formation of the right mammary gland of an irregular shape with damage to the axillary lymph nodes. Secondary focal lesion of bones</t>
   </si>
   <si>
     <t>BF19863911</t>
   </si>
   <si>
     <t>65 Y</t>
   </si>
   <si>
     <t>Ct signs of the formation of the right mammary gland of an irregular shape with damage to the axillary lymph nodes. Metastatic foci in the liver</t>
-  </si>
-[...10 lines deleted...]
-    <t>CT signs of cancer of the left breast, left axillary lymphadenopathy, metastases in the thoracic vertebra and pelvic bones</t>
   </si>
   <si>
     <t>BF19863913</t>
   </si>
   <si>
     <t>55 Y</t>
   </si>
   <si>
     <t>08-Jan-25</t>
   </si>
   <si>
     <t>Breast cancer : 20-Dec-2024</t>
   </si>
   <si>
     <t>T4N2M1</t>
   </si>
   <si>
     <t>Ct signs of cancer of the left mammary gland, metastases in the axillary lymph nodes on the left and in the lungs</t>
   </si>
   <si>
     <t>BF19863914</t>
   </si>
   <si>
     <t>17-Jan-25</t>
   </si>
   <si>
     <t>Breast cancer : 25-Dec-2024</t>
   </si>
   <si>
     <t>Ct signs of formation of the left mammary gland, left axillary lymphadenopathy, metastases in the pleura of the left lung and 4, 6 left rib</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1011,55 +980,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP27"/>
+  <dimension ref="A1:AP24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -1417,1774 +1386,1534 @@
       <c r="E6" s="7">
         <v>1.0</v>
       </c>
       <c r="F6" s="6">
         <v>2.0</v>
       </c>
       <c r="G6" s="9">
         <v>500.0</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>69</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>31.8</v>
+        <v>35</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R6" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>64</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V6" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="Z6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="7">
         <v>1.0</v>
       </c>
       <c r="F7" s="6">
         <v>2.0</v>
       </c>
       <c r="G7" s="9">
         <v>500.0</v>
       </c>
       <c r="H7" s="8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M7" s="6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>27.5</v>
+        <v>35</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X7" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y7" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Z7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="7">
         <v>1.0</v>
       </c>
       <c r="F8" s="6">
         <v>2.0</v>
       </c>
       <c r="G8" s="9">
         <v>500.0</v>
       </c>
       <c r="H8" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M8" s="6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>25.7</v>
+        <v>35</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="S8" s="6" t="s">
+      <c r="T8" s="6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="W8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="7">
         <v>1.0</v>
       </c>
       <c r="F9" s="6">
         <v>3.0</v>
       </c>
       <c r="G9" s="9">
         <v>500.0</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="S9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T9" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V9" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y9" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="7">
         <v>1.0</v>
       </c>
       <c r="F10" s="6">
         <v>3.0</v>
       </c>
       <c r="G10" s="9">
         <v>500.0</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="W10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>1.0</v>
       </c>
       <c r="F11" s="6">
         <v>3.0</v>
       </c>
       <c r="G11" s="9">
         <v>500.0</v>
       </c>
       <c r="H11" s="8" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="S11" s="6" t="s">
+      <c r="T11" s="6" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="7">
         <v>1.0</v>
       </c>
       <c r="F12" s="6">
         <v>3.0</v>
       </c>
       <c r="G12" s="9">
         <v>500.0</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="W12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X12" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y12" s="6" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7">
         <v>1.0</v>
       </c>
       <c r="F13" s="6">
         <v>3.0</v>
       </c>
       <c r="G13" s="9">
         <v>500.0</v>
       </c>
       <c r="H13" s="8" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="T13" s="6" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="Z13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="7">
         <v>1.0</v>
       </c>
       <c r="F14" s="6">
         <v>3.0</v>
       </c>
       <c r="G14" s="9">
         <v>500.0</v>
       </c>
       <c r="H14" s="8" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="Z14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="6" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="7">
         <v>1.0</v>
       </c>
       <c r="F15" s="6">
         <v>3.0</v>
       </c>
       <c r="G15" s="9">
         <v>500.0</v>
       </c>
       <c r="H15" s="8" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>53</v>
+        <v>135</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="Z15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="7">
         <v>1.0</v>
       </c>
       <c r="F16" s="6">
         <v>3.0</v>
       </c>
       <c r="G16" s="9">
         <v>500.0</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>142</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>42</v>
+        <v>144</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Z16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="7">
         <v>1.0</v>
       </c>
       <c r="F17" s="6">
         <v>3.0</v>
       </c>
       <c r="G17" s="9">
         <v>500.0</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="Z17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="7">
         <v>1.0</v>
       </c>
       <c r="F18" s="6">
         <v>3.0</v>
       </c>
       <c r="G18" s="9">
         <v>500.0</v>
       </c>
       <c r="H18" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>154</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>155</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>156</v>
+        <v>113</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="Z18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="7">
         <v>1.0</v>
       </c>
       <c r="F19" s="6">
         <v>3.0</v>
       </c>
       <c r="G19" s="9">
         <v>500.0</v>
       </c>
       <c r="H19" s="8" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R19" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="T19" s="6" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V19" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="Y19" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="Z19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="7">
         <v>1.0</v>
       </c>
       <c r="F20" s="6">
         <v>3.0</v>
       </c>
       <c r="G20" s="9">
         <v>500.0</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>132</v>
+        <v>41</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>75</v>
+        <v>167</v>
       </c>
       <c r="W20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="Y20" s="6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Z20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" s="6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="7">
         <v>1.0</v>
       </c>
       <c r="F21" s="6">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="G21" s="9">
         <v>500.0</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="W21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y21" s="6" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="Z21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" s="6" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="7">
         <v>1.0</v>
       </c>
       <c r="F22" s="6">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="G22" s="9">
         <v>500.0</v>
       </c>
       <c r="H22" s="8" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>172</v>
+        <v>61</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>41</v>
+        <v>173</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="W22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y22" s="6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="Z22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="7">
         <v>1.0</v>
       </c>
       <c r="F23" s="6">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="G23" s="9">
         <v>500.0</v>
       </c>
       <c r="H23" s="8" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M23" s="6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>28.0</v>
+        <v>35</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T23" s="6" t="s">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="V23" s="6" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="W23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y23" s="6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="Z23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" s="6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="7">
         <v>1.0</v>
       </c>
       <c r="F24" s="6">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="G24" s="9">
         <v>500.0</v>
       </c>
       <c r="H24" s="8" t="s">
-        <v>184</v>
+        <v>50</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="M24" s="6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>28.5</v>
+        <v>35</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P24" s="6" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="S24" s="6" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="T24" s="6" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>181</v>
+        <v>55</v>
       </c>
       <c r="V24" s="6" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="W24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Y24" s="6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Z24" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
-[...238 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:Y27"/>
+  <autoFilter ref="A2:Y24"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>