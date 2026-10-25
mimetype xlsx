--- v3 (2026-07-24)
+++ v4 (2026-10-25)
@@ -10,139 +10,154 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$AD$31</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Ethnicity</t>
   </si>
   <si>
     <t>Storage Temp</t>
   </si>
   <si>
     <t>Sample Date</t>
   </si>
   <si>
     <t>Test 1</t>
   </si>
   <si>
     <t>Test 1 Result</t>
   </si>
   <si>
+    <t>Test 1 Detail</t>
+  </si>
+  <si>
     <t>Test 2</t>
   </si>
   <si>
     <t>Test 2 Result</t>
   </si>
   <si>
     <t>Test 3</t>
   </si>
   <si>
     <t>Test 3 Result</t>
   </si>
   <si>
     <t>Diagnosis</t>
   </si>
   <si>
     <t>Pathologist report</t>
   </si>
   <si>
     <t>Tumor Location</t>
   </si>
   <si>
     <t>TNM:</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>CT / MRI results</t>
   </si>
   <si>
+    <t>ER</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>HER2</t>
+  </si>
+  <si>
+    <t>HIV-I/II, Hepatitis B, Hepatitis C Test Results</t>
+  </si>
+  <si>
     <t>BF19863890</t>
   </si>
   <si>
     <t>Breast Cancer</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Plasma (PAXgene)</t>
   </si>
   <si>
     <t>58 Y</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>&lt;-70C</t>
   </si>
   <si>
     <t>25-Nov-24</t>
@@ -586,50 +601,176 @@
     <t>55 Y</t>
   </si>
   <si>
     <t>08-Jan-25</t>
   </si>
   <si>
     <t>Breast cancer : 20-Dec-2024</t>
   </si>
   <si>
     <t>T4N2M1</t>
   </si>
   <si>
     <t>Ct signs of cancer of the left mammary gland, metastases in the axillary lymph nodes on the left and in the lungs</t>
   </si>
   <si>
     <t>BF19863914</t>
   </si>
   <si>
     <t>17-Jan-25</t>
   </si>
   <si>
     <t>Breast cancer : 25-Dec-2024</t>
   </si>
   <si>
     <t>Ct signs of formation of the left mammary gland, left axillary lymphadenopathy, metastases in the pleura of the left lung and 4, 6 left rib</t>
+  </si>
+  <si>
+    <t>BF19875938</t>
+  </si>
+  <si>
+    <t>Streck Plasma</t>
+  </si>
+  <si>
+    <t>78 Y</t>
+  </si>
+  <si>
+    <t>24-Aug-26</t>
+  </si>
+  <si>
+    <t>Breast cancer</t>
+  </si>
+  <si>
+    <t>May-2024</t>
+  </si>
+  <si>
+    <t>Pathological Diagnosis</t>
+  </si>
+  <si>
+    <t>Invasive Ductal Carcinoma</t>
+  </si>
+  <si>
+    <t>CT/MRI</t>
+  </si>
+  <si>
+    <t>Mass in the upper medial quadrant of the right breast, lymphadenopathy, lung metastases.</t>
+  </si>
+  <si>
+    <t>T4N1M1</t>
+  </si>
+  <si>
+    <t>Positive</t>
+  </si>
+  <si>
+    <t>Negative</t>
+  </si>
+  <si>
+    <t>BF19875939</t>
+  </si>
+  <si>
+    <t>68 Y</t>
+  </si>
+  <si>
+    <t>03-Sep-26</t>
+  </si>
+  <si>
+    <t>Jan-2026</t>
+  </si>
+  <si>
+    <t>Invasive Carcinoma</t>
+  </si>
+  <si>
+    <t>Left breast mass, lymphadenopathy, metastases to the bones of the trunk.</t>
+  </si>
+  <si>
+    <t>T2N3aM1</t>
+  </si>
+  <si>
+    <t>BF19875940</t>
+  </si>
+  <si>
+    <t>Feb-2026</t>
+  </si>
+  <si>
+    <t>Invasive Carcinoma NST</t>
+  </si>
+  <si>
+    <t>Right breast mass, lymphadenopathy, bone metastases in the lumbar spine.</t>
+  </si>
+  <si>
+    <t>BF19875941</t>
+  </si>
+  <si>
+    <t>07-Sep-26</t>
+  </si>
+  <si>
+    <t>Mar-2026</t>
+  </si>
+  <si>
+    <t>Right breast mass, lymphadenopathy, thoracic bone metastases</t>
+  </si>
+  <si>
+    <t>G1</t>
+  </si>
+  <si>
+    <t>BF19875942</t>
+  </si>
+  <si>
+    <t>72 Y</t>
+  </si>
+  <si>
+    <t>11-Sep-26</t>
+  </si>
+  <si>
+    <t>Left breast mass, metastases to regional lymph nodes, and distant metastases to the liver and thoracic bones.</t>
+  </si>
+  <si>
+    <t>BF19875943</t>
+  </si>
+  <si>
+    <t>51 Y</t>
+  </si>
+  <si>
+    <t>12-Sep-26</t>
+  </si>
+  <si>
+    <t>Jan-2024</t>
+  </si>
+  <si>
+    <t>Right breast mass, metastases to regional lymph nodes, distant bone metastases.</t>
+  </si>
+  <si>
+    <t>BF19875944</t>
+  </si>
+  <si>
+    <t>14-Sep-26</t>
+  </si>
+  <si>
+    <t>Apr-2022</t>
+  </si>
+  <si>
+    <t>Right breast mass, diffuse involvement, lymphadenopathy, distant liver metastases.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,84 +1125,89 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP24"/>
+  <dimension ref="A1:AP31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
-    <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="253.51" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="253.51" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="58.843" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
@@ -1107,1813 +1253,2525 @@
       </c>
       <c r="R2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="V2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="W2" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X2" s="5" t="s">
         <v>24</v>
       </c>
       <c r="Y2" s="5" t="s">
         <v>25</v>
       </c>
+      <c r="Z2" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA2" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB2" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC2" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD2" s="5" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" s="6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E3" s="7">
         <v>1.0</v>
       </c>
       <c r="F3" s="6">
         <v>3.0</v>
       </c>
       <c r="G3" s="9">
         <v>500.0</v>
       </c>
       <c r="H3" s="8" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J3" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K3" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M3" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N3" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O3" s="6"/>
       <c r="P3" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="Q3" s="6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="R3" s="6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="S3" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="T3" s="6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="U3" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="V3" s="6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="W3" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="X3" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y3" s="6" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z3" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA3" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E4" s="7">
         <v>1.0</v>
       </c>
       <c r="F4" s="6">
         <v>3.0</v>
       </c>
       <c r="G4" s="9">
         <v>500.0</v>
       </c>
       <c r="H4" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="X4" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...8 lines deleted...]
-      <c r="L4" s="6" t="s">
+      <c r="Y4" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="6" t="s">
-[...14 lines deleted...]
-      <c r="R4" s="6" t="s">
+      <c r="Z4" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA4" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="S4" s="6" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" s="6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E5" s="7">
         <v>1.0</v>
       </c>
       <c r="F5" s="6">
         <v>3.0</v>
       </c>
       <c r="G5" s="9">
         <v>500.0</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M5" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N5" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O5" s="6"/>
       <c r="P5" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="S5" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="U5" s="6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="V5" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="W5" s="6" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y5" s="6" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA5" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="6"/>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" s="6" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E6" s="7">
         <v>1.0</v>
       </c>
       <c r="F6" s="6">
         <v>2.0</v>
       </c>
       <c r="G6" s="9">
         <v>500.0</v>
       </c>
       <c r="H6" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="U6" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="I6" s="6" t="s">
-[...8 lines deleted...]
-      <c r="L6" s="6" t="s">
+      <c r="V6" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="M6" s="6" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="W6" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y6" s="6" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z6" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E7" s="7">
         <v>1.0</v>
       </c>
       <c r="F7" s="6">
         <v>2.0</v>
       </c>
       <c r="G7" s="9">
         <v>500.0</v>
       </c>
       <c r="H7" s="8" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J7" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M7" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O7" s="6"/>
       <c r="P7" s="6" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="V7" s="6" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="W7" s="6" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="Y7" s="6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="Z7" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" s="6" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E8" s="7">
         <v>1.0</v>
       </c>
       <c r="F8" s="6">
         <v>2.0</v>
       </c>
       <c r="G8" s="9">
         <v>500.0</v>
       </c>
       <c r="H8" s="8" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M8" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O8" s="6"/>
       <c r="P8" s="6" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>39</v>
+        <v>93</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="W8" s="6" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z8" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" s="6" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E9" s="7">
         <v>1.0</v>
       </c>
       <c r="F9" s="6">
         <v>3.0</v>
       </c>
       <c r="G9" s="9">
         <v>500.0</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M9" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O9" s="6"/>
       <c r="P9" s="6" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="V9" s="6" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="W9" s="6" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y9" s="6" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z9" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA9" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB9" s="6"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E10" s="7">
         <v>1.0</v>
       </c>
       <c r="F10" s="6">
         <v>3.0</v>
       </c>
       <c r="G10" s="9">
         <v>500.0</v>
       </c>
       <c r="H10" s="8" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="M10" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O10" s="6"/>
       <c r="P10" s="6" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="W10" s="6" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z10" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA10" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB10" s="6"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="6" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E11" s="7">
         <v>1.0</v>
       </c>
       <c r="F11" s="6">
         <v>3.0</v>
       </c>
       <c r="G11" s="9">
         <v>500.0</v>
       </c>
       <c r="H11" s="8" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="M11" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O11" s="6"/>
       <c r="P11" s="6" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="W11" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z11" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="AA11" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB11" s="6"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="6" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E12" s="7">
         <v>1.0</v>
       </c>
       <c r="F12" s="6">
         <v>3.0</v>
       </c>
       <c r="G12" s="9">
         <v>500.0</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O12" s="6"/>
       <c r="P12" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="Z12" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA12" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="6" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E13" s="7">
         <v>1.0</v>
       </c>
       <c r="F13" s="6">
         <v>3.0</v>
       </c>
       <c r="G13" s="9">
         <v>500.0</v>
       </c>
       <c r="H13" s="8" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O13" s="6"/>
       <c r="P13" s="6" t="s">
-        <v>124</v>
+        <v>42</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>39</v>
+        <v>129</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z13" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB13" s="6"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="6" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E14" s="7">
         <v>1.0</v>
       </c>
       <c r="F14" s="6">
         <v>3.0</v>
       </c>
       <c r="G14" s="9">
         <v>500.0</v>
       </c>
       <c r="H14" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="X14" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...26 lines deleted...]
-      <c r="R14" s="6" t="s">
+      <c r="Y14" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z14" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AA14" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="S14" s="6" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AB14" s="6"/>
+      <c r="AC14" s="6"/>
+      <c r="AD14" s="6"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="6" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E15" s="7">
         <v>1.0</v>
       </c>
       <c r="F15" s="6">
         <v>3.0</v>
       </c>
       <c r="G15" s="9">
         <v>500.0</v>
       </c>
       <c r="H15" s="8" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M15" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O15" s="6"/>
       <c r="P15" s="6" t="s">
-        <v>124</v>
+        <v>42</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>39</v>
+        <v>129</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="W15" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z15" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E16" s="7">
         <v>1.0</v>
       </c>
       <c r="F16" s="6">
         <v>3.0</v>
       </c>
       <c r="G16" s="9">
         <v>500.0</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="M16" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O16" s="6"/>
       <c r="P16" s="6" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>39</v>
+        <v>146</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="W16" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" s="6" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E17" s="7">
         <v>1.0</v>
       </c>
       <c r="F17" s="6">
         <v>3.0</v>
       </c>
       <c r="G17" s="9">
         <v>500.0</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="M17" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O17" s="6"/>
       <c r="P17" s="6" t="s">
-        <v>124</v>
+        <v>42</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>39</v>
+        <v>129</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>64</v>
+        <v>155</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="Z17" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB17" s="6"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" s="6" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E18" s="7">
         <v>1.0</v>
       </c>
       <c r="F18" s="6">
         <v>3.0</v>
       </c>
       <c r="G18" s="9">
         <v>500.0</v>
       </c>
       <c r="H18" s="8" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M18" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O18" s="6"/>
       <c r="P18" s="6" t="s">
-        <v>154</v>
+        <v>42</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="W18" s="6" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB18" s="6"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" s="6" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E19" s="7">
         <v>1.0</v>
       </c>
       <c r="F19" s="6">
         <v>3.0</v>
       </c>
       <c r="G19" s="9">
         <v>500.0</v>
       </c>
       <c r="H19" s="8" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="M19" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N19" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O19" s="6"/>
       <c r="P19" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q19" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R19" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="T19" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="U19" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="V19" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W19" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="Q19" s="6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X19" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y19" s="6" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z19" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA19" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB19" s="6"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" s="6" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E20" s="7">
         <v>1.0</v>
       </c>
       <c r="F20" s="6">
         <v>3.0</v>
       </c>
       <c r="G20" s="9">
         <v>500.0</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="M20" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O20" s="6"/>
       <c r="P20" s="6" t="s">
-        <v>164</v>
+        <v>42</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>39</v>
+        <v>169</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>165</v>
+        <v>44</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>41</v>
+        <v>170</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>55</v>
+        <v>171</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="W20" s="6" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y20" s="6" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z20" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA20" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB20" s="6"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" s="6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E21" s="7">
         <v>1.0</v>
       </c>
       <c r="F21" s="6">
         <v>2.0</v>
       </c>
       <c r="G21" s="9">
         <v>500.0</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K21" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="M21" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O21" s="6"/>
       <c r="P21" s="6" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>172</v>
+        <v>44</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="W21" s="6" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y21" s="6" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z21" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="AA21" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB21" s="6"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" s="6" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E22" s="7">
         <v>1.0</v>
       </c>
       <c r="F22" s="6">
         <v>2.0</v>
       </c>
       <c r="G22" s="9">
         <v>500.0</v>
       </c>
       <c r="H22" s="8" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="M22" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N22" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O22" s="6"/>
       <c r="P22" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="W22" s="6" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y22" s="6" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z22" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA22" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB22" s="6"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" s="6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E23" s="7">
         <v>1.0</v>
       </c>
       <c r="F23" s="6">
         <v>3.0</v>
       </c>
       <c r="G23" s="9">
         <v>500.0</v>
       </c>
       <c r="H23" s="8" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="K23" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="M23" s="6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N23" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="O23" s="6"/>
       <c r="P23" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="Q23" s="6" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="T23" s="6" t="s">
-        <v>64</v>
+        <v>187</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="V23" s="6" t="s">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="W23" s="6" t="s">
-        <v>45</v>
+        <v>188</v>
       </c>
       <c r="X23" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y23" s="6" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="Z23" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="AA23" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB23" s="6"/>
+      <c r="AC23" s="6"/>
+      <c r="AD23" s="6"/>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" s="6" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E24" s="7">
         <v>1.0</v>
       </c>
       <c r="F24" s="6">
         <v>3.0</v>
       </c>
       <c r="G24" s="9">
         <v>500.0</v>
       </c>
       <c r="H24" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q24" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R24" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="T24" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="U24" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W24" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="X24" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="6" t="s">
+      <c r="Y24" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z24" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="AA24" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+    </row>
+    <row r="25" spans="1:42">
+      <c r="A25" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="K24" s="6" t="s">
+      <c r="C25" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="L24" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N24" s="6" t="s">
+      <c r="D25" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E25" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F25" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="G25" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="I25" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="O24" s="6" t="s">
+      <c r="J25" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="P24" s="6" t="s">
+      <c r="K25" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q25" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="R25" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S25" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z25" s="6"/>
+      <c r="AA25" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB25" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC25" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD25" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
+      <c r="A26" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E26" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G26" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="R26" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S26" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z26" s="6"/>
+      <c r="AA26" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB26" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC26" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD26" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
+      <c r="A27" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E27" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F27" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G27" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O27" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q27" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="Q24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="6" t="s">
+      <c r="X27" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z27" s="6"/>
+      <c r="AA27" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB27" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC27" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD27" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE27" t="s">
         <v>53</v>
       </c>
-      <c r="S24" s="6" t="s">
-[...17 lines deleted...]
-      <c r="Y24" s="6" t="s">
+    </row>
+    <row r="28" spans="1:42">
+      <c r="A28" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E28" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F28" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G28" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="R28" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="X28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="Z28" s="6"/>
+      <c r="AA28" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB28" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
+      <c r="A29" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F29" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="G29" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="Z24" t="s">
-        <v>48</v>
+      <c r="X29" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z29" s="6"/>
+      <c r="AA29" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB29" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
+      <c r="A30" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E30" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F30" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R30" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z30" s="6"/>
+      <c r="AA30" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB30" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
+      <c r="A31" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E31" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F31" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="G31" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="M31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O31" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q31" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="S31" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="X31" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z31" s="6"/>
+      <c r="AA31" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB31" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC31" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD31" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Y24"/>
+  <autoFilter ref="A2:AD31"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>