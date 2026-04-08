--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$61</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$63</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -492,66 +492,81 @@
   <si>
     <t>26-Oct-25</t>
   </si>
   <si>
     <t>KH25-13109</t>
   </si>
   <si>
     <t>11-Nov-25</t>
   </si>
   <si>
     <t>KH25-13285</t>
   </si>
   <si>
     <t>68 Y</t>
   </si>
   <si>
     <t>10-Jan-26</t>
   </si>
   <si>
     <t>KH25-13286</t>
   </si>
   <si>
     <t>12-Jan-26</t>
   </si>
   <si>
+    <t>KH25-13360</t>
+  </si>
+  <si>
+    <t>13 Y</t>
+  </si>
+  <si>
+    <t>09-Feb-26</t>
+  </si>
+  <si>
     <t>KH25-14395</t>
   </si>
   <si>
     <t>61 Y</t>
   </si>
   <si>
     <t>05-Dec-25</t>
   </si>
   <si>
     <t>KH25-14585</t>
   </si>
   <si>
     <t>78 Y</t>
   </si>
   <si>
     <t>07-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-14750</t>
+  </si>
+  <si>
+    <t>20-Feb-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -904,51 +919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP61"/>
+  <dimension ref="A1:AP63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="62.413" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.995" bestFit="true" customWidth="true" style="0"/>
@@ -4208,144 +4223,256 @@
       </c>
       <c r="R59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:42">
       <c r="A60" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="7">
         <v>1.0</v>
       </c>
       <c r="F60" s="6">
         <v>1.0</v>
       </c>
       <c r="G60" s="9">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="H60" s="8" t="s">
         <v>158</v>
       </c>
       <c r="I60" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>159</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N60" s="6">
-        <v>4014.0</v>
+        <v>5593.0</v>
       </c>
       <c r="O60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q60" s="6">
         <v>45469786</v>
       </c>
       <c r="R60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:42">
       <c r="A61" s="6" t="s">
         <v>160</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F61" s="6">
         <v>1.0</v>
       </c>
       <c r="G61" s="9">
         <v>200.0</v>
       </c>
       <c r="H61" s="8" t="s">
         <v>161</v>
       </c>
       <c r="I61" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>162</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N61" s="6">
+        <v>4014.0</v>
+      </c>
+      <c r="O61" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P61" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q61" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R61" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:42">
+      <c r="A62" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="F62" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="9">
+        <v>200.0</v>
+      </c>
+      <c r="H62" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="M62" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="N62" s="6">
         <v>5208.0</v>
       </c>
-      <c r="O61" s="6" t="s">
-[...8 lines deleted...]
-      <c r="R61" t="s">
+      <c r="O62" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P62" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q62" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R62" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:42">
+      <c r="A63" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="F63" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="9">
+        <v>150.0</v>
+      </c>
+      <c r="H63" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J63" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="M63" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="N63" s="6">
+        <v>3797.0</v>
+      </c>
+      <c r="O63" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P63" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q63" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="R63" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q61"/>
+  <autoFilter ref="A2:Q63"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>