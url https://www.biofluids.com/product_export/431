--- v3 (2026-04-08)
+++ v4 (2026-06-07)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$50</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -249,321 +249,246 @@
   <si>
     <t>63 Y</t>
   </si>
   <si>
     <t>KH23-15101</t>
   </si>
   <si>
     <t>28 Y</t>
   </si>
   <si>
     <t>Asian</t>
   </si>
   <si>
     <t>KH23-15102</t>
   </si>
   <si>
     <t>KH23-15452</t>
   </si>
   <si>
     <t>21 Y</t>
   </si>
   <si>
     <t>KH23-15453</t>
   </si>
   <si>
-    <t>KH23-16452</t>
+    <t>KH23-16572</t>
+  </si>
+  <si>
+    <t>40 Y</t>
+  </si>
+  <si>
+    <t>16-Jan-24</t>
+  </si>
+  <si>
+    <t>KH23-16573</t>
+  </si>
+  <si>
+    <t>26 Y</t>
+  </si>
+  <si>
+    <t>18-Jan-24</t>
+  </si>
+  <si>
+    <t>KH24-00101</t>
+  </si>
+  <si>
+    <t>53 Y</t>
+  </si>
+  <si>
+    <t>05-Feb-24</t>
+  </si>
+  <si>
+    <t>KH24-01922</t>
+  </si>
+  <si>
+    <t>06-Mar-24</t>
+  </si>
+  <si>
+    <t>KH24-01923</t>
+  </si>
+  <si>
+    <t>04-Mar-24</t>
+  </si>
+  <si>
+    <t>KH24-02362</t>
+  </si>
+  <si>
+    <t>79 Y</t>
+  </si>
+  <si>
+    <t>07-Mar-24</t>
+  </si>
+  <si>
+    <t>KH24-02561</t>
+  </si>
+  <si>
+    <t>15-Mar-24</t>
+  </si>
+  <si>
+    <t>KH24-02562</t>
+  </si>
+  <si>
+    <t>56 Y</t>
+  </si>
+  <si>
+    <t>KH24-02563</t>
+  </si>
+  <si>
+    <t>16-Mar-24</t>
+  </si>
+  <si>
+    <t>KH24-02566</t>
+  </si>
+  <si>
+    <t>75 Y</t>
+  </si>
+  <si>
+    <t>17-Mar-24</t>
+  </si>
+  <si>
+    <t>KH24-02568</t>
+  </si>
+  <si>
+    <t>31 Y</t>
+  </si>
+  <si>
+    <t>KH24-02569</t>
+  </si>
+  <si>
+    <t>KH25-02444</t>
+  </si>
+  <si>
+    <t>14 Y</t>
+  </si>
+  <si>
+    <t>03-Feb-25</t>
+  </si>
+  <si>
+    <t>KH25-09144</t>
+  </si>
+  <si>
+    <t>89 + Y</t>
+  </si>
+  <si>
+    <t>05-Jun-25</t>
+  </si>
+  <si>
+    <t>Abbott Alinity c analyzer Enzymatic: NADH</t>
+  </si>
+  <si>
+    <t>KH25-10610</t>
+  </si>
+  <si>
+    <t>60 Y</t>
+  </si>
+  <si>
+    <t>02-Oct-25</t>
+  </si>
+  <si>
+    <t>KH25-11362</t>
+  </si>
+  <si>
+    <t>05-Nov-25</t>
+  </si>
+  <si>
+    <t>KH25-11438</t>
+  </si>
+  <si>
+    <t>81 Y</t>
+  </si>
+  <si>
+    <t>19-Nov-25</t>
+  </si>
+  <si>
+    <t>KH25-11552</t>
+  </si>
+  <si>
+    <t>82 Y</t>
+  </si>
+  <si>
+    <t>22-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-12597</t>
+  </si>
+  <si>
+    <t>23-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-13109</t>
+  </si>
+  <si>
+    <t>11-Nov-25</t>
+  </si>
+  <si>
+    <t>KH25-13285</t>
+  </si>
+  <si>
+    <t>68 Y</t>
+  </si>
+  <si>
+    <t>10-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-13286</t>
+  </si>
+  <si>
+    <t>12-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-13360</t>
+  </si>
+  <si>
+    <t>13 Y</t>
+  </si>
+  <si>
+    <t>09-Feb-26</t>
+  </si>
+  <si>
+    <t>KH25-14395</t>
+  </si>
+  <si>
+    <t>61 Y</t>
+  </si>
+  <si>
+    <t>05-Dec-25</t>
+  </si>
+  <si>
+    <t>KH25-14585</t>
+  </si>
+  <si>
+    <t>78 Y</t>
+  </si>
+  <si>
+    <t>07-Jan-26</t>
+  </si>
+  <si>
+    <t>KH25-14750</t>
   </si>
   <si>
     <t>64 Y</t>
-  </si>
-[...265 lines deleted...]
-    <t>KH25-14750</t>
   </si>
   <si>
     <t>20-Feb-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -919,51 +844,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP63"/>
+  <dimension ref="A1:AP50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="62.413" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.995" bestFit="true" customWidth="true" style="0"/>
@@ -2263,2216 +2188,1488 @@
       </c>
       <c r="R24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="7">
         <v>1.5</v>
       </c>
       <c r="F25" s="6">
         <v>1.0</v>
       </c>
       <c r="G25" s="9">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>78</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N25" s="6">
-        <v>940.0</v>
+        <v>280.0</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q25" s="6">
         <v>45469786</v>
       </c>
       <c r="R25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F26" s="6">
         <v>1.0</v>
       </c>
       <c r="G26" s="9">
         <v>150.0</v>
       </c>
       <c r="H26" s="8" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N26" s="6">
-        <v>1156.0</v>
+        <v>391.0</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q26" s="6">
         <v>45469786</v>
       </c>
       <c r="R26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F27" s="6">
         <v>1.0</v>
       </c>
       <c r="G27" s="9">
         <v>100.0</v>
       </c>
       <c r="H27" s="8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N27" s="6">
-        <v>280.0</v>
+        <v>355.0</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q27" s="6">
         <v>45469786</v>
       </c>
       <c r="R27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="7">
         <v>1.25</v>
       </c>
       <c r="F28" s="6">
         <v>1.0</v>
       </c>
       <c r="G28" s="9">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
       <c r="H28" s="8" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N28" s="6">
-        <v>391.0</v>
+        <v>61.0</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q28" s="6">
         <v>45469786</v>
       </c>
       <c r="R28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="7">
         <v>1.25</v>
       </c>
       <c r="F29" s="6">
         <v>1.0</v>
       </c>
       <c r="G29" s="9">
         <v>100.0</v>
       </c>
       <c r="H29" s="8" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="I29" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>88</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N29" s="6">
-        <v>355.0</v>
+        <v>86.0</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q29" s="6">
         <v>45469786</v>
       </c>
       <c r="R29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="7">
-        <v>1.0</v>
+        <v>1.5</v>
       </c>
       <c r="F30" s="6">
         <v>1.0</v>
       </c>
       <c r="G30" s="9">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>90</v>
       </c>
       <c r="I30" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>91</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N30" s="6">
-        <v>885.0</v>
+        <v>255.0</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q30" s="6">
         <v>45469786</v>
       </c>
       <c r="R30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="7">
         <v>1.25</v>
       </c>
       <c r="F31" s="6">
         <v>1.0</v>
       </c>
       <c r="G31" s="9">
         <v>100.0</v>
       </c>
       <c r="H31" s="8" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="I31" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>93</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N31" s="6">
-        <v>61.0</v>
+        <v>276.0</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q31" s="6">
         <v>45469786</v>
       </c>
       <c r="R31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F32" s="6">
         <v>1.0</v>
       </c>
       <c r="G32" s="9">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
       <c r="H32" s="8" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="I32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N32" s="6">
-        <v>86.0</v>
+        <v>611.0</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q32" s="6">
         <v>45469786</v>
       </c>
       <c r="R32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:42">
       <c r="A33" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="7">
         <v>1.5</v>
       </c>
       <c r="F33" s="6">
         <v>1.0</v>
       </c>
       <c r="G33" s="9">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
       <c r="H33" s="8" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N33" s="6">
-        <v>255.0</v>
+        <v>866.0</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q33" s="6">
         <v>45469786</v>
       </c>
       <c r="R33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:42">
       <c r="A34" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F34" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="9">
+        <v>200.0</v>
+      </c>
+      <c r="H34" s="8" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>68</v>
       </c>
       <c r="I34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>100</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N34" s="6">
-        <v>1084.0</v>
+        <v>2469.0</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q34" s="6">
         <v>45469786</v>
       </c>
       <c r="R34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:42">
       <c r="A35" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="7">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F35" s="6">
         <v>1.0</v>
       </c>
       <c r="G35" s="9">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
       <c r="H35" s="8" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="I35" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N35" s="6">
-        <v>276.0</v>
+        <v>3230.0</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q35" s="6">
         <v>45469786</v>
       </c>
       <c r="R35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:42">
       <c r="A36" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="7">
         <v>1.5</v>
       </c>
       <c r="F36" s="6">
         <v>1.0</v>
       </c>
       <c r="G36" s="9">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="H36" s="8" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="I36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N36" s="6">
-        <v>611.0</v>
+        <v>3731.0</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q36" s="6">
         <v>45469786</v>
       </c>
       <c r="R36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="7">
         <v>1.5</v>
       </c>
       <c r="F37" s="6">
         <v>1.0</v>
       </c>
       <c r="G37" s="9">
         <v>150.0</v>
       </c>
       <c r="H37" s="8" t="s">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="I37" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>106</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N37" s="6">
-        <v>866.0</v>
+        <v>10.25</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q37" s="6">
         <v>45469786</v>
       </c>
       <c r="R37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:42">
       <c r="A38" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="7">
-        <v>1.75</v>
+        <v>1.25</v>
       </c>
       <c r="F38" s="6">
         <v>1.0</v>
       </c>
       <c r="G38" s="9">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="H38" s="8" t="s">
-        <v>49</v>
+        <v>108</v>
       </c>
       <c r="I38" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M38" s="6" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="N38" s="6">
-        <v>912.0</v>
+        <v>3099.0</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q38" s="6">
         <v>45469786</v>
       </c>
       <c r="R38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" s="6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="7">
-        <v>1.5</v>
+        <v>1.75</v>
       </c>
       <c r="F39" s="6">
         <v>1.0</v>
       </c>
       <c r="G39" s="9">
         <v>200.0</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I39" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L39" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="M39" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="M39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" s="6">
-        <v>2139.0</v>
+        <v>4513.0</v>
       </c>
       <c r="O39" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q39" s="6">
         <v>45469786</v>
       </c>
       <c r="R39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="F40" s="6">
         <v>1.0</v>
       </c>
       <c r="G40" s="9">
         <v>200.0</v>
       </c>
       <c r="H40" s="8" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L40" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="M40" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="M40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N40" s="6">
-        <v>2469.0</v>
+        <v>4244.0</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q40" s="6">
         <v>45469786</v>
       </c>
       <c r="R40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:42">
       <c r="A41" s="6" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F41" s="6">
         <v>1.0</v>
       </c>
       <c r="G41" s="9">
         <v>200.0</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="I41" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L41" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="M41" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="M41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N41" s="6">
-        <v>3230.0</v>
+        <v>2809.0</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q41" s="6">
         <v>45469786</v>
       </c>
       <c r="R41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:42">
       <c r="A42" s="6" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F42" s="6">
         <v>1.0</v>
       </c>
       <c r="G42" s="9">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="H42" s="8" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="I42" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J42" s="6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="M42" s="6" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="N42" s="6">
-        <v>3731.0</v>
+        <v>3517.0</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q42" s="6">
         <v>45469786</v>
       </c>
       <c r="R42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:42">
       <c r="A43" s="6" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="7">
         <v>1.25</v>
       </c>
       <c r="F43" s="6">
         <v>1.0</v>
       </c>
       <c r="G43" s="9">
         <v>150.0</v>
       </c>
       <c r="H43" s="8" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="I43" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J43" s="6" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="M43" s="6" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="N43" s="6">
-        <v>1730.0</v>
+        <v>4044.0</v>
       </c>
       <c r="O43" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q43" s="6">
         <v>45469786</v>
       </c>
       <c r="R43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:42">
       <c r="A44" s="6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="7">
         <v>1.25</v>
       </c>
       <c r="F44" s="6">
         <v>1.0</v>
       </c>
       <c r="G44" s="9">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="H44" s="8" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J44" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="M44" s="6" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="N44" s="6">
-        <v>1005.0</v>
+        <v>3205.0</v>
       </c>
       <c r="O44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q44" s="6">
         <v>45469786</v>
       </c>
       <c r="R44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:42">
       <c r="A45" s="6" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F45" s="6">
         <v>1.0</v>
       </c>
       <c r="G45" s="9">
         <v>200.0</v>
       </c>
       <c r="H45" s="8" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="I45" s="6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="M45" s="6" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="N45" s="6">
-        <v>2199.0</v>
+        <v>2580.0</v>
       </c>
       <c r="O45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q45" s="6">
         <v>45469786</v>
       </c>
       <c r="R45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:42">
       <c r="A46" s="6" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="7">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="F46" s="6">
         <v>1.0</v>
       </c>
       <c r="G46" s="9">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="H46" s="8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I46" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J46" s="6" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="M46" s="6" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="N46" s="6">
-        <v>10.25</v>
+        <v>2671.0</v>
       </c>
       <c r="O46" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q46" s="6">
         <v>45469786</v>
       </c>
       <c r="R46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:42">
       <c r="A47" s="6" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="F47" s="6">
         <v>1.0</v>
       </c>
       <c r="G47" s="9">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="H47" s="8" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="I47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J47" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="M47" s="6" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="N47" s="6">
-        <v>2330.0</v>
+        <v>5593.0</v>
       </c>
       <c r="O47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P47" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q47" s="6">
         <v>45469786</v>
       </c>
       <c r="R47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:42">
       <c r="A48" s="6" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F48" s="6">
         <v>1.0</v>
       </c>
       <c r="G48" s="9">
         <v>200.0</v>
       </c>
       <c r="H48" s="8" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="I48" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J48" s="6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="M48" s="6" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="N48" s="6">
-        <v>3099.0</v>
+        <v>4014.0</v>
       </c>
       <c r="O48" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q48" s="6">
         <v>45469786</v>
       </c>
       <c r="R48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:42">
       <c r="A49" s="6" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="7">
-        <v>4.0</v>
+        <v>1.25</v>
       </c>
       <c r="F49" s="6">
         <v>1.0</v>
       </c>
       <c r="G49" s="9">
         <v>200.0</v>
       </c>
       <c r="H49" s="8" t="s">
-        <v>66</v>
+        <v>138</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="M49" s="6" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="N49" s="6">
-        <v>2055.0</v>
+        <v>5208.0</v>
       </c>
       <c r="O49" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q49" s="6">
         <v>45469786</v>
       </c>
       <c r="R49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:42">
       <c r="A50" s="6" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="7">
-        <v>1.75</v>
+        <v>1.25</v>
       </c>
       <c r="F50" s="6">
         <v>1.0</v>
       </c>
       <c r="G50" s="9">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="H50" s="8" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J50" s="6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="M50" s="6" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="N50" s="6">
-        <v>4513.0</v>
+        <v>3797.0</v>
       </c>
       <c r="O50" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P50" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q50" s="6">
         <v>45469786</v>
       </c>
       <c r="R50" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="51" spans="1:42">
-[...726 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:Q63"/>
+  <autoFilter ref="A2:Q50"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>