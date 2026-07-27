--- v4 (2026-06-07)
+++ v5 (2026-07-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$50</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
@@ -453,72 +453,74 @@
   <si>
     <t>05-Dec-25</t>
   </si>
   <si>
     <t>KH25-14585</t>
   </si>
   <si>
     <t>78 Y</t>
   </si>
   <si>
     <t>07-Jan-26</t>
   </si>
   <si>
     <t>KH25-14750</t>
   </si>
   <si>
     <t>64 Y</t>
   </si>
   <si>
     <t>20-Feb-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -840,51 +842,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="62.413" bestFit="true" customWidth="true" style="1"/>