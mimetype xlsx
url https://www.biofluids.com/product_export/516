--- v4 (2026-09-08)
+++ v5 (2026-10-25)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$102</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$134</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -625,50 +625,200 @@
     <t>BF19873729</t>
   </si>
   <si>
     <t>69 Y</t>
   </si>
   <si>
     <t>BF19873730</t>
   </si>
   <si>
     <t>BF19873731</t>
   </si>
   <si>
     <t>BF19873732</t>
   </si>
   <si>
     <t>BF19873733</t>
   </si>
   <si>
     <t>44 Y</t>
   </si>
   <si>
     <t>23-Jul-26</t>
   </si>
   <si>
     <t>BF19873734</t>
+  </si>
+  <si>
+    <t>BF19875895</t>
+  </si>
+  <si>
+    <t>52 Y</t>
+  </si>
+  <si>
+    <t>28-Aug-26</t>
+  </si>
+  <si>
+    <t>Height (Meters)</t>
+  </si>
+  <si>
+    <t>Weight (KG)</t>
+  </si>
+  <si>
+    <t>BF19875896</t>
+  </si>
+  <si>
+    <t>31-Aug-26</t>
+  </si>
+  <si>
+    <t>BF19875897</t>
+  </si>
+  <si>
+    <t>20 Y</t>
+  </si>
+  <si>
+    <t>BF19875898</t>
+  </si>
+  <si>
+    <t>BF19875899</t>
+  </si>
+  <si>
+    <t>BF19875900</t>
+  </si>
+  <si>
+    <t>03-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875901</t>
+  </si>
+  <si>
+    <t>08-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875902</t>
+  </si>
+  <si>
+    <t>14-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875903</t>
+  </si>
+  <si>
+    <t>BF19875904</t>
+  </si>
+  <si>
+    <t>15-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875907</t>
+  </si>
+  <si>
+    <t>54 Y</t>
+  </si>
+  <si>
+    <t>24-Sep-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNK </t>
+  </si>
+  <si>
+    <t>BF19875908</t>
+  </si>
+  <si>
+    <t>BF19875909</t>
+  </si>
+  <si>
+    <t>BF19875910</t>
+  </si>
+  <si>
+    <t>BF19875911</t>
+  </si>
+  <si>
+    <t>25-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875912</t>
+  </si>
+  <si>
+    <t>BF19875913</t>
+  </si>
+  <si>
+    <t>18 Y</t>
+  </si>
+  <si>
+    <t>BF19875914</t>
+  </si>
+  <si>
+    <t>26-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875915</t>
+  </si>
+  <si>
+    <t>BF19875916</t>
+  </si>
+  <si>
+    <t>BF19875917</t>
+  </si>
+  <si>
+    <t>28-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875918</t>
+  </si>
+  <si>
+    <t>BF19875919</t>
+  </si>
+  <si>
+    <t>BF19875946</t>
+  </si>
+  <si>
+    <t>BF19875948</t>
+  </si>
+  <si>
+    <t>29-Sep-26</t>
+  </si>
+  <si>
+    <t>BF19875950</t>
+  </si>
+  <si>
+    <t>BF19875952</t>
+  </si>
+  <si>
+    <t>BF19875954</t>
+  </si>
+  <si>
+    <t>BF19875956</t>
+  </si>
+  <si>
+    <t>BF19875958</t>
+  </si>
+  <si>
+    <t>BF19875960</t>
+  </si>
+  <si>
+    <t>BF19875962</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1023,76 +1173,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP102"/>
+  <dimension ref="A1:AP134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
-    <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
@@ -8747,52 +8897,2612 @@
       <c r="S102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="T102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="U102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="V102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="W102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="X102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="Y102" s="6" t="s">
         <v>37</v>
       </c>
       <c r="Z102" t="s">
         <v>38</v>
       </c>
     </row>
+    <row r="103" spans="1:42">
+      <c r="A103" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E103" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F103" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H103" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K103" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="M103" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N103" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O103" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P103" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Q103" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R103" s="6">
+        <v>64</v>
+      </c>
+      <c r="S103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y103" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="104" spans="1:42">
+      <c r="A104" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B104" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E104" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F104" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H104" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I104" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J104" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K104" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M104" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N104" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O104" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P104" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="Q104" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R104" s="6">
+        <v>59</v>
+      </c>
+      <c r="S104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y104" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="105" spans="1:42">
+      <c r="A105" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E105" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F105" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H105" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="I105" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J105" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K105" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L105" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M105" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N105" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O105" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P105" s="6">
+        <v>1.65</v>
+      </c>
+      <c r="Q105" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R105" s="6">
+        <v>55</v>
+      </c>
+      <c r="S105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y105" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="106" spans="1:42">
+      <c r="A106" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E106" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F106" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H106" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J106" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K106" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L106" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M106" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N106" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O106" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P106" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="Q106" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R106" s="6">
+        <v>68</v>
+      </c>
+      <c r="S106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y106" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="107" spans="1:42">
+      <c r="A107" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E107" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F107" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H107" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J107" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K107" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M107" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N107" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O107" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P107" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="Q107" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R107" s="6">
+        <v>70</v>
+      </c>
+      <c r="S107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y107" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="108" spans="1:42">
+      <c r="A108" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E108" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F108" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H108" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I108" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J108" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K108" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="M108" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N108" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O108" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P108" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="Q108" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R108" s="6">
+        <v>58</v>
+      </c>
+      <c r="S108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y108" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="109" spans="1:42">
+      <c r="A109" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E109" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F109" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H109" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J109" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="M109" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N109" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O109" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P109" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="Q109" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R109" s="6">
+        <v>63</v>
+      </c>
+      <c r="S109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y109" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="110" spans="1:42">
+      <c r="A110" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E110" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F110" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H110" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J110" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="M110" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N110" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="O110" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P110" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="Q110" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R110" s="6">
+        <v>78</v>
+      </c>
+      <c r="S110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y110" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="111" spans="1:42">
+      <c r="A111" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E111" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F111" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H111" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="I111" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J111" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K111" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L111" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="M111" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N111" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O111" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P111" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Q111" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R111" s="6">
+        <v>65</v>
+      </c>
+      <c r="S111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y111" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="112" spans="1:42">
+      <c r="A112" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E112" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F112" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H112" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J112" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K112" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="M112" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N112" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O112" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P112" s="6">
+        <v>1.78</v>
+      </c>
+      <c r="Q112" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R112" s="6">
+        <v>72</v>
+      </c>
+      <c r="S112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y112" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="113" spans="1:42">
+      <c r="A113" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E113" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F113" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H113" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J113" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="M113" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N113" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="O113" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P113" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="Q113" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R113" s="6">
+        <v>73</v>
+      </c>
+      <c r="S113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y113" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="114" spans="1:42">
+      <c r="A114" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E114" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F114" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H114" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J114" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K114" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L114" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="M114" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N114" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O114" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P114" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="Q114" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R114" s="6">
+        <v>68</v>
+      </c>
+      <c r="S114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y114" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="115" spans="1:42">
+      <c r="A115" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E115" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F115" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H115" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J115" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K115" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L115" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="M115" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N115" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="O115" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P115" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="Q115" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R115" s="6">
+        <v>64</v>
+      </c>
+      <c r="S115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y115" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="116" spans="1:42">
+      <c r="A116" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E116" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F116" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H116" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J116" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K116" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L116" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="M116" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N116" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O116" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P116" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="Q116" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R116" s="6">
+        <v>65</v>
+      </c>
+      <c r="S116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="117" spans="1:42">
+      <c r="A117" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E117" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F117" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H117" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J117" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K117" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M117" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N117" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O117" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P117" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Q117" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R117" s="6">
+        <v>68</v>
+      </c>
+      <c r="S117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y117" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="118" spans="1:42">
+      <c r="A118" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="B118" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E118" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F118" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H118" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J118" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K118" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M118" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N118" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O118" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P118" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="Q118" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R118" s="6">
+        <v>58</v>
+      </c>
+      <c r="S118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y118" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="119" spans="1:42">
+      <c r="A119" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E119" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F119" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H119" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I119" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J119" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K119" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M119" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N119" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O119" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P119" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="Q119" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R119" s="6">
+        <v>53</v>
+      </c>
+      <c r="S119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y119" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="120" spans="1:42">
+      <c r="A120" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E120" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F120" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H120" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="I120" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J120" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K120" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="M120" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N120" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O120" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P120" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="Q120" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R120" s="6">
+        <v>61</v>
+      </c>
+      <c r="S120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y120" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="121" spans="1:42">
+      <c r="A121" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E121" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F121" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H121" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J121" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="M121" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N121" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O121" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P121" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Q121" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R121" s="6">
+        <v>68</v>
+      </c>
+      <c r="S121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y121" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="122" spans="1:42">
+      <c r="A122" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E122" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F122" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H122" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="I122" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J122" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K122" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="M122" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N122" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O122" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P122" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="Q122" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R122" s="6">
+        <v>67</v>
+      </c>
+      <c r="S122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y122" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="123" spans="1:42">
+      <c r="A123" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E123" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F123" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H123" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="I123" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J123" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K123" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M123" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N123" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O123" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P123" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Q123" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R123" s="6">
+        <v>68</v>
+      </c>
+      <c r="S123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y123" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="124" spans="1:42">
+      <c r="A124" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E124" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F124" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H124" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J124" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K124" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M124" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N124" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O124" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P124" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="Q124" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R124" s="6">
+        <v>59</v>
+      </c>
+      <c r="S124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y124" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="125" spans="1:42">
+      <c r="A125" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E125" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F125" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H125" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J125" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="K125" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L125" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M125" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N125" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O125" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P125" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="Q125" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R125" s="6">
+        <v>54</v>
+      </c>
+      <c r="S125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y125" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="126" spans="1:42">
+      <c r="A126" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E126" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F126" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H126" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J126" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K126" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L126" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M126" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N126" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O126" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P126" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="Q126" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R126" s="6">
+        <v>71</v>
+      </c>
+      <c r="S126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y126" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="127" spans="1:42">
+      <c r="A127" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E127" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F127" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H127" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J127" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K127" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="M127" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N127" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O127" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P127" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="Q127" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R127" s="6">
+        <v>76</v>
+      </c>
+      <c r="S127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y127" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="128" spans="1:42">
+      <c r="A128" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E128" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F128" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H128" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I128" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J128" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K128" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M128" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N128" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O128" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P128" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="Q128" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R128" s="6">
+        <v>67</v>
+      </c>
+      <c r="S128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y128" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="129" spans="1:42">
+      <c r="A129" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E129" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F129" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H129" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J129" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K129" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M129" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N129" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O129" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P129" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="Q129" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R129" s="6">
+        <v>66</v>
+      </c>
+      <c r="S129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y129" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="130" spans="1:42">
+      <c r="A130" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E130" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F130" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H130" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I130" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J130" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K130" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L130" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M130" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N130" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O130" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P130" s="6">
+        <v>1.55</v>
+      </c>
+      <c r="Q130" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R130" s="6">
+        <v>54</v>
+      </c>
+      <c r="S130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y130" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="131" spans="1:42">
+      <c r="A131" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E131" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F131" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H131" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J131" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K131" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M131" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N131" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="O131" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P131" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="Q131" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R131" s="6">
+        <v>65</v>
+      </c>
+      <c r="S131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y131" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="132" spans="1:42">
+      <c r="A132" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E132" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F132" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H132" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J132" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K132" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M132" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N132" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O132" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P132" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="Q132" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R132" s="6">
+        <v>76</v>
+      </c>
+      <c r="S132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y132" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="133" spans="1:42">
+      <c r="A133" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E133" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F133" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H133" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J133" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K133" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="M133" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N133" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O133" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P133" s="6">
+        <v>1.55</v>
+      </c>
+      <c r="Q133" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R133" s="6">
+        <v>59</v>
+      </c>
+      <c r="S133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y133" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="134" spans="1:42">
+      <c r="A134" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E134" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="F134" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H134" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J134" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K134" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="M134" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N134" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O134" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="P134" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Q134" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="R134" s="6">
+        <v>54</v>
+      </c>
+      <c r="S134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="X134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y134" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>38</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Y102"/>
+  <autoFilter ref="A2:Y134"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>