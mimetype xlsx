--- v2 (2026-02-12)
+++ v3 (2026-04-06)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$181</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$188</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -1285,54 +1285,105 @@
   <si>
     <t>KH25-11132</t>
   </si>
   <si>
     <t>04-Oct-25</t>
   </si>
   <si>
     <t>COPAN UTM-RT</t>
   </si>
   <si>
     <t>KH25-12031</t>
   </si>
   <si>
     <t>18-Oct-25</t>
   </si>
   <si>
     <t>KH25-12175</t>
   </si>
   <si>
     <t>11 Y</t>
   </si>
   <si>
     <t>10-Nov-25</t>
   </si>
   <si>
+    <t>KH25-12725</t>
+  </si>
+  <si>
+    <t>26-Feb-26</t>
+  </si>
+  <si>
+    <t>KH25-12850</t>
+  </si>
+  <si>
+    <t>08-Mar-26</t>
+  </si>
+  <si>
+    <t>KH25-13552</t>
+  </si>
+  <si>
+    <t>4 W</t>
+  </si>
+  <si>
+    <t>04-Mar-26</t>
+  </si>
+  <si>
+    <t>KH25-13553</t>
+  </si>
+  <si>
     <t>KH25-14497</t>
   </si>
   <si>
     <t>31-Dec-25</t>
+  </si>
+  <si>
+    <t>KH25-14708</t>
+  </si>
+  <si>
+    <t>44 Y</t>
+  </si>
+  <si>
+    <t>10-Feb-26</t>
+  </si>
+  <si>
+    <t>RemelMicroTest M6 Transport</t>
+  </si>
+  <si>
+    <t>KH25-14869</t>
+  </si>
+  <si>
+    <t>02-Mar-26</t>
+  </si>
+  <si>
+    <t>KH26-03060</t>
+  </si>
+  <si>
+    <t>67 Y</t>
+  </si>
+  <si>
+    <t>21-Mar-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1685,76 +1736,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP181"/>
+  <dimension ref="A1:AP188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="71.84" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
@@ -12136,86 +12187,485 @@
       </c>
     </row>
     <row r="181" spans="1:42">
       <c r="A181" s="6" t="s">
         <v>421</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E181" s="7">
         <v>1.0</v>
       </c>
       <c r="F181" s="6">
         <v>1.0</v>
       </c>
       <c r="G181" s="9">
         <v>250.0</v>
       </c>
       <c r="H181" s="8" t="s">
-        <v>35</v>
+        <v>140</v>
       </c>
       <c r="I181" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J181" s="6" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="K181" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L181" s="6" t="s">
         <v>422</v>
       </c>
       <c r="M181" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N181" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P181" s="6">
         <v>45469786</v>
       </c>
       <c r="Q181" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R181" s="6"/>
       <c r="S181" t="s">
         <v>33</v>
       </c>
     </row>
+    <row r="182" spans="1:42">
+      <c r="A182" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E182" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F182" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H182" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I182" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J182" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K182" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="M182" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N182" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O182" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P182" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q182" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R182" s="6"/>
+      <c r="S182" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="183" spans="1:42">
+      <c r="A183" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E183" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F183" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H183" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="I183" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J183" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K183" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L183" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="M183" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N183" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O183" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P183" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q183" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R183" s="6"/>
+      <c r="S183" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="184" spans="1:42">
+      <c r="A184" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="B184" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E184" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F184" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H184" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="I184" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J184" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K184" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L184" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="M184" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N184" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O184" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P184" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q184" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R184" s="6"/>
+      <c r="S184" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="185" spans="1:42">
+      <c r="A185" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E185" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F185" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H185" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="I185" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J185" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K185" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="M185" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N185" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O185" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P185" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q185" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R185" s="6"/>
+      <c r="S185" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="186" spans="1:42">
+      <c r="A186" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E186" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F186" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H186" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="I186" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J186" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K186" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="M186" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N186" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O186" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P186" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q186" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="R186" s="6"/>
+      <c r="S186" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="187" spans="1:42">
+      <c r="A187" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E187" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F187" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H187" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="I187" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J187" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K187" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L187" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="M187" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N187" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O187" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P187" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q187" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R187" s="6"/>
+      <c r="S187" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="188" spans="1:42">
+      <c r="A188" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="B188" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E188" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F188" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H188" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="I188" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J188" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K188" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L188" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="M188" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N188" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O188" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P188" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q188" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R188" s="6"/>
+      <c r="S188" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:R181"/>
+  <autoFilter ref="A2:R188"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>