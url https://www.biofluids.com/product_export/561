--- v3 (2026-04-06)
+++ v4 (2026-06-07)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$188</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$207</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -1333,57 +1333,171 @@
   <si>
     <t>KH25-14497</t>
   </si>
   <si>
     <t>31-Dec-25</t>
   </si>
   <si>
     <t>KH25-14708</t>
   </si>
   <si>
     <t>44 Y</t>
   </si>
   <si>
     <t>10-Feb-26</t>
   </si>
   <si>
     <t>RemelMicroTest M6 Transport</t>
   </si>
   <si>
     <t>KH25-14869</t>
   </si>
   <si>
     <t>02-Mar-26</t>
   </si>
   <si>
+    <t>KH26-01096</t>
+  </si>
+  <si>
+    <t>26-Mar-26</t>
+  </si>
+  <si>
+    <t>KH26-01389</t>
+  </si>
+  <si>
+    <t>02-May-26</t>
+  </si>
+  <si>
+    <t>KH26-01390</t>
+  </si>
+  <si>
+    <t>03-May-26</t>
+  </si>
+  <si>
+    <t>KH26-01391</t>
+  </si>
+  <si>
+    <t>04-May-26</t>
+  </si>
+  <si>
+    <t>KH26-01515</t>
+  </si>
+  <si>
+    <t>14-May-26</t>
+  </si>
+  <si>
+    <t>KH26-01516</t>
+  </si>
+  <si>
+    <t>17 M</t>
+  </si>
+  <si>
+    <t>18-May-26</t>
+  </si>
+  <si>
+    <t>KH26-02180</t>
+  </si>
+  <si>
+    <t>65 Y</t>
+  </si>
+  <si>
+    <t>16-Apr-26</t>
+  </si>
+  <si>
+    <t>KH26-02290</t>
+  </si>
+  <si>
+    <t>36 Y</t>
+  </si>
+  <si>
+    <t>30-Mar-26</t>
+  </si>
+  <si>
+    <t>KH26-02379</t>
+  </si>
+  <si>
+    <t>09-May-26</t>
+  </si>
+  <si>
+    <t>KH26-02380</t>
+  </si>
+  <si>
+    <t>KH26-02401</t>
+  </si>
+  <si>
     <t>KH26-03060</t>
   </si>
   <si>
     <t>67 Y</t>
   </si>
   <si>
     <t>21-Mar-26</t>
+  </si>
+  <si>
+    <t>KH26-03105</t>
+  </si>
+  <si>
+    <t>Remel MicroTest M6 Transport</t>
+  </si>
+  <si>
+    <t>KH26-03111</t>
+  </si>
+  <si>
+    <t>25-Mar-26</t>
+  </si>
+  <si>
+    <t>KH26-03305</t>
+  </si>
+  <si>
+    <t>19-Apr-26</t>
+  </si>
+  <si>
+    <t>KH26-03313</t>
+  </si>
+  <si>
+    <t>20-Apr-26</t>
+  </si>
+  <si>
+    <t>KH26-03491</t>
+  </si>
+  <si>
+    <t>KH26-03507</t>
+  </si>
+  <si>
+    <t>22-May-26</t>
+  </si>
+  <si>
+    <t>KH26-03532</t>
+  </si>
+  <si>
+    <t>25-May-26</t>
+  </si>
+  <si>
+    <t>KH26-03550</t>
+  </si>
+  <si>
+    <t>26-May-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1736,76 +1850,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP188"/>
+  <dimension ref="A1:AP207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="71.84" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
@@ -12586,86 +12700,1169 @@
       </c>
     </row>
     <row r="188" spans="1:42">
       <c r="A188" s="6" t="s">
         <v>437</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="7">
         <v>1.0</v>
       </c>
       <c r="F188" s="6">
         <v>1.0</v>
       </c>
       <c r="G188" s="9">
         <v>250.0</v>
       </c>
       <c r="H188" s="8" t="s">
-        <v>438</v>
+        <v>376</v>
       </c>
       <c r="I188" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J188" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K188" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P188" s="6">
         <v>45469786</v>
       </c>
       <c r="Q188" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R188" s="6"/>
       <c r="S188" t="s">
         <v>33</v>
       </c>
     </row>
+    <row r="189" spans="1:42">
+      <c r="A189" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E189" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F189" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H189" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="I189" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J189" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K189" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L189" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="M189" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N189" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O189" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P189" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q189" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R189" s="6"/>
+      <c r="S189" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="190" spans="1:42">
+      <c r="A190" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E190" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F190" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H190" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="I190" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J190" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K190" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L190" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="M190" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N190" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O190" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P190" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q190" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R190" s="6"/>
+      <c r="S190" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="191" spans="1:42">
+      <c r="A191" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E191" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F191" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H191" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="I191" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J191" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K191" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L191" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="M191" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N191" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O191" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P191" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q191" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R191" s="6"/>
+      <c r="S191" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="192" spans="1:42">
+      <c r="A192" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E192" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F192" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H192" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="I192" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J192" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K192" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L192" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="M192" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N192" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O192" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P192" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q192" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R192" s="6"/>
+      <c r="S192" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="193" spans="1:42">
+      <c r="A193" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E193" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F193" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H193" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="I193" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J193" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K193" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L193" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="M193" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N193" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O193" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P193" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q193" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R193" s="6"/>
+      <c r="S193" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="194" spans="1:42">
+      <c r="A194" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="B194" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E194" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F194" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H194" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="I194" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J194" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K194" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L194" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="M194" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N194" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O194" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P194" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q194" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R194" s="6"/>
+      <c r="S194" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="195" spans="1:42">
+      <c r="A195" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E195" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F195" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H195" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="I195" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J195" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K195" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L195" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="M195" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N195" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O195" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P195" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q195" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R195" s="6"/>
+      <c r="S195" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="196" spans="1:42">
+      <c r="A196" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="B196" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E196" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F196" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H196" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="I196" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J196" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K196" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L196" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="M196" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N196" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O196" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P196" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q196" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R196" s="6"/>
+      <c r="S196" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="197" spans="1:42">
+      <c r="A197" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="B197" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E197" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F197" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H197" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="I197" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J197" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K197" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L197" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="M197" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N197" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O197" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P197" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q197" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R197" s="6"/>
+      <c r="S197" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="198" spans="1:42">
+      <c r="A198" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="B198" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E198" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F198" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H198" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="I198" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J198" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="K198" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L198" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="M198" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N198" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O198" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P198" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q198" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R198" s="6"/>
+      <c r="S198" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="199" spans="1:42">
+      <c r="A199" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="B199" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E199" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F199" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H199" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="I199" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J199" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K199" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L199" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="M199" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N199" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O199" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P199" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q199" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R199" s="6"/>
+      <c r="S199" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="200" spans="1:42">
+      <c r="A200" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E200" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F200" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H200" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="I200" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J200" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K200" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L200" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M200" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N200" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O200" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P200" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q200" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="R200" s="6"/>
+      <c r="S200" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="201" spans="1:42">
+      <c r="A201" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E201" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F201" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H201" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="I201" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J201" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K201" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L201" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="M201" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N201" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O201" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P201" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q201" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R201" s="6"/>
+      <c r="S201" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="202" spans="1:42">
+      <c r="A202" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E202" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F202" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H202" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="I202" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J202" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K202" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L202" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="M202" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N202" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O202" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P202" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q202" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R202" s="6"/>
+      <c r="S202" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="203" spans="1:42">
+      <c r="A203" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E203" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F203" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H203" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="I203" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J203" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K203" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L203" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="M203" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N203" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O203" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P203" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q203" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R203" s="6"/>
+      <c r="S203" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="204" spans="1:42">
+      <c r="A204" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E204" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F204" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H204" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I204" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J204" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="K204" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L204" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="M204" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N204" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O204" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P204" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q204" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R204" s="6"/>
+      <c r="S204" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="205" spans="1:42">
+      <c r="A205" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E205" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F205" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H205" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I205" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J205" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K205" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L205" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="M205" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N205" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O205" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P205" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q205" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R205" s="6"/>
+      <c r="S205" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="206" spans="1:42">
+      <c r="A206" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E206" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F206" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H206" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I206" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J206" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K206" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L206" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="M206" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N206" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O206" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P206" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q206" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R206" s="6"/>
+      <c r="S206" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="207" spans="1:42">
+      <c r="A207" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E207" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F207" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H207" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="I207" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J207" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K207" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L207" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="M207" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N207" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O207" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P207" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q207" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R207" s="6"/>
+      <c r="S207" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:R188"/>
+  <autoFilter ref="A2:R207"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>