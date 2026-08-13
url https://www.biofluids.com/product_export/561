--- v4 (2026-06-07)
+++ v5 (2026-08-13)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$207</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$R$220</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -1333,89 +1333,158 @@
   <si>
     <t>KH25-14497</t>
   </si>
   <si>
     <t>31-Dec-25</t>
   </si>
   <si>
     <t>KH25-14708</t>
   </si>
   <si>
     <t>44 Y</t>
   </si>
   <si>
     <t>10-Feb-26</t>
   </si>
   <si>
     <t>RemelMicroTest M6 Transport</t>
   </si>
   <si>
     <t>KH25-14869</t>
   </si>
   <si>
     <t>02-Mar-26</t>
   </si>
   <si>
+    <t>KH26-00800</t>
+  </si>
+  <si>
+    <t>01-Jun-26</t>
+  </si>
+  <si>
+    <t>KH26-00801</t>
+  </si>
+  <si>
+    <t>6 W</t>
+  </si>
+  <si>
+    <t>30-May-26</t>
+  </si>
+  <si>
+    <t>KH26-00947</t>
+  </si>
+  <si>
+    <t>16-Jun-26</t>
+  </si>
+  <si>
+    <t>KH26-00948</t>
+  </si>
+  <si>
+    <t>14-Jun-26</t>
+  </si>
+  <si>
+    <t>KH26-00949</t>
+  </si>
+  <si>
+    <t>KH26-00985</t>
+  </si>
+  <si>
+    <t>68 Y</t>
+  </si>
+  <si>
     <t>KH26-01096</t>
   </si>
   <si>
     <t>26-Mar-26</t>
   </si>
   <si>
     <t>KH26-01389</t>
   </si>
   <si>
     <t>02-May-26</t>
   </si>
   <si>
     <t>KH26-01390</t>
   </si>
   <si>
     <t>03-May-26</t>
   </si>
   <si>
     <t>KH26-01391</t>
   </si>
   <si>
     <t>04-May-26</t>
   </si>
   <si>
     <t>KH26-01515</t>
   </si>
   <si>
     <t>14-May-26</t>
   </si>
   <si>
     <t>KH26-01516</t>
   </si>
   <si>
     <t>17 M</t>
   </si>
   <si>
     <t>18-May-26</t>
   </si>
   <si>
+    <t>KH26-01582</t>
+  </si>
+  <si>
+    <t>76 Y</t>
+  </si>
+  <si>
+    <t>02-Jun-26</t>
+  </si>
+  <si>
+    <t>Remel MicroTest M6</t>
+  </si>
+  <si>
+    <t>KH26-01609</t>
+  </si>
+  <si>
+    <t>22 M</t>
+  </si>
+  <si>
+    <t>09-Jun-26</t>
+  </si>
+  <si>
+    <t>KH26-01610</t>
+  </si>
+  <si>
+    <t>79 Y</t>
+  </si>
+  <si>
+    <t>KH26-01621</t>
+  </si>
+  <si>
+    <t>10-Jun-26</t>
+  </si>
+  <si>
     <t>KH26-02180</t>
   </si>
   <si>
     <t>65 Y</t>
   </si>
   <si>
     <t>16-Apr-26</t>
   </si>
   <si>
     <t>KH26-02290</t>
   </si>
   <si>
     <t>36 Y</t>
   </si>
   <si>
     <t>30-Mar-26</t>
   </si>
   <si>
     <t>KH26-02379</t>
   </si>
   <si>
     <t>09-May-26</t>
   </si>
   <si>
     <t>KH26-02380</t>
@@ -1454,77 +1523,106 @@
     <t>KH26-03313</t>
   </si>
   <si>
     <t>20-Apr-26</t>
   </si>
   <si>
     <t>KH26-03491</t>
   </si>
   <si>
     <t>KH26-03507</t>
   </si>
   <si>
     <t>22-May-26</t>
   </si>
   <si>
     <t>KH26-03532</t>
   </si>
   <si>
     <t>25-May-26</t>
   </si>
   <si>
     <t>KH26-03550</t>
   </si>
   <si>
     <t>26-May-26</t>
+  </si>
+  <si>
+    <t>KH26-03689</t>
+  </si>
+  <si>
+    <t>19-Jun-26</t>
+  </si>
+  <si>
+    <t>Health Link UTM-RT</t>
+  </si>
+  <si>
+    <t>KH26-03695</t>
+  </si>
+  <si>
+    <t>22-Jun-26</t>
+  </si>
+  <si>
+    <t>KH26-03702</t>
+  </si>
+  <si>
+    <t>46 Y</t>
+  </si>
+  <si>
+    <t>23-Jun-26</t>
+  </si>
+  <si>
+    <t>Remel MicroTest</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1846,55 +1944,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP207"/>
+  <dimension ref="A1:AP220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="71.84" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="34.135" bestFit="true" customWidth="true" style="0"/>
@@ -12700,54 +12798,54 @@
       </c>
     </row>
     <row r="188" spans="1:42">
       <c r="A188" s="6" t="s">
         <v>437</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="7">
         <v>1.0</v>
       </c>
       <c r="F188" s="6">
         <v>1.0</v>
       </c>
       <c r="G188" s="9">
         <v>250.0</v>
       </c>
       <c r="H188" s="8" t="s">
-        <v>376</v>
+        <v>251</v>
       </c>
       <c r="I188" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J188" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K188" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L188" s="6" t="s">
         <v>438</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P188" s="6">
         <v>45469786</v>
       </c>
       <c r="Q188" s="6" t="s">
         <v>31</v>
       </c>
@@ -12757,1112 +12855,1853 @@
       </c>
     </row>
     <row r="189" spans="1:42">
       <c r="A189" s="6" t="s">
         <v>439</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="7">
         <v>1.0</v>
       </c>
       <c r="F189" s="6">
         <v>1.0</v>
       </c>
       <c r="G189" s="9">
         <v>250.0</v>
       </c>
       <c r="H189" s="8" t="s">
-        <v>263</v>
+        <v>440</v>
       </c>
       <c r="I189" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="J189" s="6" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="K189" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M189" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O189" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P189" s="6">
         <v>45469786</v>
       </c>
       <c r="Q189" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R189" s="6"/>
       <c r="S189" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="190" spans="1:42">
       <c r="A190" s="6" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E190" s="7">
         <v>1.0</v>
       </c>
       <c r="F190" s="6">
         <v>1.0</v>
       </c>
       <c r="G190" s="9">
         <v>250.0</v>
       </c>
       <c r="H190" s="8" t="s">
-        <v>216</v>
+        <v>419</v>
       </c>
       <c r="I190" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J190" s="6" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="K190" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O190" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P190" s="6">
         <v>45469786</v>
       </c>
       <c r="Q190" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R190" s="6"/>
       <c r="S190" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="191" spans="1:42">
       <c r="A191" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E191" s="7">
         <v>1.0</v>
       </c>
       <c r="F191" s="6">
         <v>1.0</v>
       </c>
       <c r="G191" s="9">
         <v>250.0</v>
       </c>
       <c r="H191" s="8" t="s">
-        <v>291</v>
+        <v>99</v>
       </c>
       <c r="I191" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J191" s="6" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="K191" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O191" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P191" s="6">
         <v>45469786</v>
       </c>
       <c r="Q191" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R191" s="6"/>
       <c r="S191" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="192" spans="1:42">
       <c r="A192" s="6" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E192" s="7">
         <v>1.0</v>
       </c>
       <c r="F192" s="6">
         <v>1.0</v>
       </c>
       <c r="G192" s="9">
         <v>250.0</v>
       </c>
       <c r="H192" s="8" t="s">
-        <v>154</v>
+        <v>110</v>
       </c>
       <c r="I192" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J192" s="6" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="K192" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O192" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P192" s="6">
         <v>45469786</v>
       </c>
       <c r="Q192" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R192" s="6"/>
       <c r="S192" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="193" spans="1:42">
       <c r="A193" s="6" t="s">
         <v>447</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E193" s="7">
         <v>1.0</v>
       </c>
       <c r="F193" s="6">
         <v>1.0</v>
       </c>
       <c r="G193" s="9">
         <v>250.0</v>
       </c>
       <c r="H193" s="8" t="s">
         <v>448</v>
       </c>
       <c r="I193" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J193" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K193" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N193" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O193" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P193" s="6">
         <v>45469786</v>
       </c>
       <c r="Q193" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R193" s="6"/>
       <c r="S193" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="194" spans="1:42">
       <c r="A194" s="6" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E194" s="7">
         <v>1.0</v>
       </c>
       <c r="F194" s="6">
         <v>1.0</v>
       </c>
       <c r="G194" s="9">
         <v>250.0</v>
       </c>
       <c r="H194" s="8" t="s">
-        <v>451</v>
+        <v>376</v>
       </c>
       <c r="I194" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J194" s="6" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="K194" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O194" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P194" s="6">
         <v>45469786</v>
       </c>
       <c r="Q194" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R194" s="6"/>
       <c r="S194" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="195" spans="1:42">
       <c r="A195" s="6" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E195" s="7">
         <v>1.0</v>
       </c>
       <c r="F195" s="6">
         <v>1.0</v>
       </c>
       <c r="G195" s="9">
         <v>250.0</v>
       </c>
       <c r="H195" s="8" t="s">
-        <v>454</v>
+        <v>263</v>
       </c>
       <c r="I195" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J195" s="6" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="K195" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O195" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P195" s="6">
         <v>45469786</v>
       </c>
       <c r="Q195" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R195" s="6"/>
       <c r="S195" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:42">
       <c r="A196" s="6" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E196" s="7">
         <v>1.0</v>
       </c>
       <c r="F196" s="6">
         <v>1.0</v>
       </c>
       <c r="G196" s="9">
         <v>250.0</v>
       </c>
       <c r="H196" s="8" t="s">
-        <v>251</v>
+        <v>216</v>
       </c>
       <c r="I196" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J196" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K196" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N196" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O196" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P196" s="6">
         <v>45469786</v>
       </c>
       <c r="Q196" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R196" s="6"/>
       <c r="S196" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="197" spans="1:42">
       <c r="A197" s="6" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E197" s="7">
         <v>1.0</v>
       </c>
       <c r="F197" s="6">
         <v>1.0</v>
       </c>
       <c r="G197" s="9">
         <v>250.0</v>
       </c>
       <c r="H197" s="8" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="I197" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J197" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K197" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P197" s="6">
         <v>45469786</v>
       </c>
       <c r="Q197" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R197" s="6"/>
       <c r="S197" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:42">
       <c r="A198" s="6" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E198" s="7">
         <v>1.0</v>
       </c>
       <c r="F198" s="6">
         <v>1.0</v>
       </c>
       <c r="G198" s="9">
         <v>250.0</v>
       </c>
       <c r="H198" s="8" t="s">
-        <v>410</v>
+        <v>154</v>
       </c>
       <c r="I198" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J198" s="6" t="s">
-        <v>275</v>
+        <v>239</v>
       </c>
       <c r="K198" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P198" s="6">
         <v>45469786</v>
       </c>
       <c r="Q198" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R198" s="6"/>
       <c r="S198" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:42">
       <c r="A199" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E199" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F199" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H199" s="8" t="s">
         <v>460</v>
-      </c>
-[...19 lines deleted...]
-        <v>461</v>
       </c>
       <c r="I199" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J199" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K199" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="M199" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N199" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O199" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P199" s="6">
         <v>45469786</v>
       </c>
       <c r="Q199" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R199" s="6"/>
       <c r="S199" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="200" spans="1:42">
       <c r="A200" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E200" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F200" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H200" s="8" t="s">
         <v>463</v>
       </c>
-      <c r="B200" s="6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I200" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J200" s="6" t="s">
         <v>255</v>
       </c>
       <c r="K200" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>438</v>
+        <v>464</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N200" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O200" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P200" s="6">
         <v>45469786</v>
       </c>
       <c r="Q200" s="6" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="R200" s="6"/>
       <c r="S200" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="201" spans="1:42">
       <c r="A201" s="6" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E201" s="7">
         <v>1.0</v>
       </c>
       <c r="F201" s="6">
         <v>1.0</v>
       </c>
       <c r="G201" s="9">
         <v>250.0</v>
       </c>
       <c r="H201" s="8" t="s">
-        <v>110</v>
+        <v>467</v>
       </c>
       <c r="I201" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="J201" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K201" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="M201" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O201" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P201" s="6">
         <v>45469786</v>
       </c>
       <c r="Q201" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R201" s="6"/>
       <c r="S201" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="202" spans="1:42">
       <c r="A202" s="6" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E202" s="7">
         <v>1.0</v>
       </c>
       <c r="F202" s="6">
         <v>1.0</v>
       </c>
       <c r="G202" s="9">
         <v>250.0</v>
       </c>
       <c r="H202" s="8" t="s">
-        <v>221</v>
+        <v>470</v>
       </c>
       <c r="I202" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J202" s="6" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="K202" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L202" s="6" t="s">
         <v>468</v>
       </c>
       <c r="M202" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N202" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O202" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P202" s="6">
         <v>45469786</v>
       </c>
       <c r="Q202" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R202" s="6"/>
       <c r="S202" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="203" spans="1:42">
       <c r="A203" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E203" s="7">
         <v>1.0</v>
       </c>
       <c r="F203" s="6">
         <v>1.0</v>
       </c>
       <c r="G203" s="9">
         <v>250.0</v>
       </c>
       <c r="H203" s="8" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="I203" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="J203" s="6" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="K203" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O203" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P203" s="6">
         <v>45469786</v>
       </c>
       <c r="Q203" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R203" s="6"/>
       <c r="S203" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="204" spans="1:42">
       <c r="A204" s="6" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E204" s="7">
         <v>1.0</v>
       </c>
       <c r="F204" s="6">
         <v>1.0</v>
       </c>
       <c r="G204" s="9">
         <v>250.0</v>
       </c>
       <c r="H204" s="8" t="s">
-        <v>70</v>
+        <v>474</v>
       </c>
       <c r="I204" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J204" s="6" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="K204" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O204" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P204" s="6">
         <v>45469786</v>
       </c>
       <c r="Q204" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R204" s="6"/>
       <c r="S204" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="205" spans="1:42">
       <c r="A205" s="6" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E205" s="7">
         <v>1.0</v>
       </c>
       <c r="F205" s="6">
         <v>1.0</v>
       </c>
       <c r="G205" s="9">
         <v>250.0</v>
       </c>
       <c r="H205" s="8" t="s">
-        <v>93</v>
+        <v>477</v>
       </c>
       <c r="I205" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J205" s="6" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="K205" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O205" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P205" s="6">
         <v>45469786</v>
       </c>
       <c r="Q205" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R205" s="6"/>
       <c r="S205" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="206" spans="1:42">
       <c r="A206" s="6" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E206" s="7">
         <v>1.0</v>
       </c>
       <c r="F206" s="6">
         <v>1.0</v>
       </c>
       <c r="G206" s="9">
         <v>250.0</v>
       </c>
       <c r="H206" s="8" t="s">
-        <v>93</v>
+        <v>251</v>
       </c>
       <c r="I206" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="J206" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K206" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N206" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O206" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P206" s="6">
         <v>45469786</v>
       </c>
       <c r="Q206" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R206" s="6"/>
       <c r="S206" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="207" spans="1:42">
       <c r="A207" s="6" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E207" s="7">
         <v>1.0</v>
       </c>
       <c r="F207" s="6">
         <v>1.0</v>
       </c>
       <c r="G207" s="9">
         <v>250.0</v>
       </c>
       <c r="H207" s="8" t="s">
-        <v>221</v>
+        <v>263</v>
       </c>
       <c r="I207" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J207" s="6" t="s">
         <v>239</v>
       </c>
       <c r="K207" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O207" s="6" t="s">
         <v>20</v>
       </c>
       <c r="P207" s="6">
         <v>45469786</v>
       </c>
       <c r="Q207" s="6" t="s">
         <v>31</v>
       </c>
       <c r="R207" s="6"/>
       <c r="S207" t="s">
         <v>33</v>
       </c>
     </row>
+    <row r="208" spans="1:42">
+      <c r="A208" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E208" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F208" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H208" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="I208" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J208" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="K208" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L208" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="M208" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N208" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O208" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P208" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q208" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R208" s="6"/>
+      <c r="S208" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="209" spans="1:42">
+      <c r="A209" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E209" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F209" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H209" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="I209" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J209" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K209" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L209" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="M209" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N209" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O209" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P209" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q209" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R209" s="6"/>
+      <c r="S209" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="210" spans="1:42">
+      <c r="A210" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E210" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F210" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H210" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="I210" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J210" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K210" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L210" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="M210" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N210" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O210" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P210" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q210" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="R210" s="6"/>
+      <c r="S210" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="211" spans="1:42">
+      <c r="A211" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E211" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F211" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H211" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="I211" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J211" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K211" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L211" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="M211" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N211" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O211" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P211" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q211" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R211" s="6"/>
+      <c r="S211" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="212" spans="1:42">
+      <c r="A212" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="B212" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E212" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F212" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H212" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="I212" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J212" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K212" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L212" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="M212" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N212" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O212" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P212" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q212" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R212" s="6"/>
+      <c r="S212" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="213" spans="1:42">
+      <c r="A213" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="B213" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E213" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F213" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H213" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="I213" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J213" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K213" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L213" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="M213" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N213" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O213" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P213" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q213" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R213" s="6"/>
+      <c r="S213" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="214" spans="1:42">
+      <c r="A214" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E214" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F214" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H214" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I214" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J214" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="K214" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L214" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="M214" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N214" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O214" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P214" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q214" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R214" s="6"/>
+      <c r="S214" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="215" spans="1:42">
+      <c r="A215" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E215" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F215" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H215" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I215" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J215" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K215" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L215" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="M215" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N215" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O215" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P215" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q215" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R215" s="6"/>
+      <c r="S215" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="216" spans="1:42">
+      <c r="A216" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="B216" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E216" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F216" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H216" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I216" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J216" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K216" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L216" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="M216" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N216" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O216" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P216" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q216" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R216" s="6"/>
+      <c r="S216" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="217" spans="1:42">
+      <c r="A217" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E217" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F217" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H217" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="I217" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J217" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K217" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L217" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="M217" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N217" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O217" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P217" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q217" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R217" s="6"/>
+      <c r="S217" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="218" spans="1:42">
+      <c r="A218" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="B218" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E218" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F218" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H218" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="I218" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J218" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K218" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L218" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="M218" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N218" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O218" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P218" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q218" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="R218" s="6"/>
+      <c r="S218" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="219" spans="1:42">
+      <c r="A219" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E219" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F219" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H219" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I219" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J219" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="K219" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L219" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="M219" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N219" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O219" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P219" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q219" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R219" s="6"/>
+      <c r="S219" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="220" spans="1:42">
+      <c r="A220" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E220" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F220" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H220" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="I220" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J220" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K220" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L220" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="M220" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N220" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O220" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P220" s="6">
+        <v>45469786</v>
+      </c>
+      <c r="Q220" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="R220" s="6"/>
+      <c r="S220" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:R207"/>
+  <autoFilter ref="A2:R220"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>