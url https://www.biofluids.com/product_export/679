--- v0 (2025-11-06)
+++ v1 (2026-07-27)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Q$67</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
@@ -342,68 +342,59 @@
   <si>
     <t>BF19861295</t>
   </si>
   <si>
     <t>76 Y</t>
   </si>
   <si>
     <t>BF19861318</t>
   </si>
   <si>
     <t>BF19861320</t>
   </si>
   <si>
     <t>BF19861322</t>
   </si>
   <si>
     <t>BF19861325</t>
   </si>
   <si>
     <t>BF19862115</t>
   </si>
   <si>
     <t>06-Nov-24</t>
   </si>
   <si>
-    <t>BF19862156</t>
-[...1 lines deleted...]
-  <si>
     <t>BF19862213</t>
   </si>
   <si>
     <t>84 Y</t>
   </si>
   <si>
     <t>10-Nov-24</t>
   </si>
   <si>
-    <t>BF19862280</t>
-[...4 lines deleted...]
-  <si>
     <t>BF19862281</t>
   </si>
   <si>
     <t>12-Nov-24</t>
   </si>
   <si>
     <t>BF19863006</t>
   </si>
   <si>
     <t>13-Oct-24</t>
   </si>
   <si>
     <t>BF19863024</t>
   </si>
   <si>
     <t>14-Oct-24</t>
   </si>
   <si>
     <t>BF19863077</t>
   </si>
   <si>
     <t>90 Y</t>
   </si>
   <si>
     <t>24-Oct-24</t>
@@ -439,95 +430,82 @@
     <t>85 Y</t>
   </si>
   <si>
     <t>BF19863212</t>
   </si>
   <si>
     <t>BF19863293</t>
   </si>
   <si>
     <t>60 Y</t>
   </si>
   <si>
     <t>28-Oct-24</t>
   </si>
   <si>
     <t>BF19863668</t>
   </si>
   <si>
     <t>30-Oct-24</t>
   </si>
   <si>
     <t>BF19863717</t>
   </si>
   <si>
     <t>59 Y</t>
-  </si>
-[...13 lines deleted...]
-    <t>BF19863785</t>
   </si>
   <si>
     <t>BF19863786</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -849,55 +827,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP73"/>
+  <dimension ref="A1:AP67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="63.556" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.995" bestFit="true" customWidth="true" style="0"/>
@@ -3768,1205 +3746,869 @@
       </c>
     </row>
     <row r="53" spans="1:42">
       <c r="A53" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="7">
         <v>1.2</v>
       </c>
       <c r="F53" s="6">
         <v>1.0</v>
       </c>
       <c r="G53" s="9">
         <v>250.0</v>
       </c>
       <c r="H53" s="8" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="I53" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J53" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N53" s="6">
-        <v>39657.0</v>
+        <v>35377.0</v>
       </c>
       <c r="O53" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q53" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:42">
       <c r="A54" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="7">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
       <c r="F54" s="6">
         <v>1.0</v>
       </c>
       <c r="G54" s="9">
         <v>250.0</v>
       </c>
       <c r="H54" s="8" t="s">
-        <v>109</v>
+        <v>35</v>
       </c>
       <c r="I54" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J54" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N54" s="6">
-        <v>35377.0</v>
+        <v>35185.0</v>
       </c>
       <c r="O54" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P54" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q54" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R54" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:42">
       <c r="A55" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="7">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
       <c r="F55" s="6">
         <v>1.0</v>
       </c>
       <c r="G55" s="9">
         <v>250.0</v>
       </c>
       <c r="H55" s="8" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I55" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J55" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N55" s="6">
-        <v>39862.0</v>
+        <v>70000.0</v>
       </c>
       <c r="O55" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P55" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R55" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:42">
       <c r="A56" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="7">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="F56" s="6">
         <v>1.0</v>
       </c>
       <c r="G56" s="9">
         <v>250.0</v>
       </c>
       <c r="H56" s="8" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="I56" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J56" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N56" s="6">
-        <v>35185.0</v>
+        <v>38460.0</v>
       </c>
       <c r="O56" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P56" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q56" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:42">
       <c r="A57" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="7">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="F57" s="6">
         <v>1.0</v>
       </c>
       <c r="G57" s="9">
         <v>250.0</v>
       </c>
       <c r="H57" s="8" t="s">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="I57" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J57" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N57" s="6">
-        <v>70000.0</v>
+        <v>37314.0</v>
       </c>
       <c r="O57" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P57" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R57" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:42">
       <c r="A58" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="F58" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="9">
+        <v>250.0</v>
+      </c>
+      <c r="H58" s="8" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I58" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J58" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>118</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N58" s="6">
-        <v>38460.0</v>
+        <v>37481.0</v>
       </c>
       <c r="O58" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P58" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R58" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:42">
       <c r="A59" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="7">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="F59" s="6">
         <v>1.0</v>
       </c>
       <c r="G59" s="9">
         <v>250.0</v>
       </c>
       <c r="H59" s="8" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="I59" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>121</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N59" s="6">
-        <v>37314.0</v>
+        <v>38796.0</v>
       </c>
       <c r="O59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P59" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R59" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:42">
       <c r="A60" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="7">
-        <v>1.1</v>
+        <v>2.0</v>
       </c>
       <c r="F60" s="6">
         <v>1.0</v>
       </c>
       <c r="G60" s="9">
         <v>250.0</v>
       </c>
       <c r="H60" s="8" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="I60" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N60" s="6">
-        <v>37481.0</v>
+        <v>70000.0</v>
       </c>
       <c r="O60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R60" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:42">
       <c r="A61" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="7">
-        <v>2.0</v>
+        <v>1.5</v>
       </c>
       <c r="F61" s="6">
         <v>1.0</v>
       </c>
       <c r="G61" s="9">
         <v>250.0</v>
       </c>
       <c r="H61" s="8" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="I61" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N61" s="6">
-        <v>38796.0</v>
+        <v>35453.0</v>
       </c>
       <c r="O61" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R61" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:42">
       <c r="A62" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="7">
         <v>2.0</v>
       </c>
       <c r="F62" s="6">
         <v>1.0</v>
       </c>
       <c r="G62" s="9">
         <v>250.0</v>
       </c>
       <c r="H62" s="8" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="I62" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J62" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>126</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N62" s="6">
-        <v>70000.0</v>
+        <v>36200.0</v>
       </c>
       <c r="O62" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P62" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:42">
       <c r="A63" s="6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="7">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="F63" s="6">
         <v>1.0</v>
       </c>
       <c r="G63" s="9">
         <v>250.0</v>
       </c>
       <c r="H63" s="8" t="s">
-        <v>128</v>
+        <v>94</v>
       </c>
       <c r="I63" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J63" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N63" s="6">
-        <v>35453.0</v>
+        <v>47284.0</v>
       </c>
       <c r="O63" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P63" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R63" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:42">
       <c r="A64" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="7">
-        <v>2.0</v>
+        <v>1.5</v>
       </c>
       <c r="F64" s="6">
         <v>1.0</v>
       </c>
       <c r="G64" s="9">
         <v>250.0</v>
       </c>
       <c r="H64" s="8" t="s">
         <v>131</v>
       </c>
       <c r="I64" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N64" s="6">
-        <v>36200.0</v>
+        <v>70000.0</v>
       </c>
       <c r="O64" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:42">
       <c r="A65" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="7">
-        <v>1.4</v>
+        <v>2.0</v>
       </c>
       <c r="F65" s="6">
         <v>1.0</v>
       </c>
       <c r="G65" s="9">
         <v>250.0</v>
       </c>
       <c r="H65" s="8" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="I65" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J65" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N65" s="6">
-        <v>47284.0</v>
+        <v>35603.0</v>
       </c>
       <c r="O65" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P65" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R65" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:42">
       <c r="A66" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="7">
-        <v>1.5</v>
+        <v>1.0</v>
       </c>
       <c r="F66" s="6">
         <v>1.0</v>
       </c>
       <c r="G66" s="9">
         <v>250.0</v>
       </c>
       <c r="H66" s="8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I66" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N66" s="6">
-        <v>70000.0</v>
+        <v>35521.0</v>
       </c>
       <c r="O66" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P66" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R66" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:42">
       <c r="A67" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="7">
-        <v>2.0</v>
+        <v>1.1</v>
       </c>
       <c r="F67" s="6">
         <v>1.0</v>
       </c>
       <c r="G67" s="9">
         <v>250.0</v>
       </c>
       <c r="H67" s="8" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="I67" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N67" s="6">
-        <v>35603.0</v>
+        <v>35285.0</v>
       </c>
       <c r="O67" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P67" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R67" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="68" spans="1:42">
-[...334 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:Q73"/>
+  <autoFilter ref="A2:Q67"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>