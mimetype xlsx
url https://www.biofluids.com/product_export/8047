--- v1 (2026-01-17)
+++ v2 (2026-04-17)
@@ -10,329 +10,806 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Z$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$48</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>Vial (ml)</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Ethnicity</t>
   </si>
   <si>
     <t>Storage Temp</t>
   </si>
   <si>
     <t>Sample Date</t>
   </si>
   <si>
     <t>Test 1</t>
   </si>
   <si>
     <t>Test 1 Result</t>
   </si>
   <si>
-    <t>Test 1 Detail</t>
-[...1 lines deleted...]
-  <si>
     <t>Test 2</t>
   </si>
   <si>
     <t>Test 2 Result</t>
   </si>
   <si>
     <t>Test 3</t>
   </si>
   <si>
     <t>Test 3 Result</t>
   </si>
   <si>
-    <t>Histological conclusion</t>
+    <t>Diagnosis</t>
+  </si>
+  <si>
+    <t>Histological Subtype</t>
+  </si>
+  <si>
+    <t>Tumor Location</t>
+  </si>
+  <si>
+    <t>TNM:</t>
+  </si>
+  <si>
+    <t>Stage</t>
+  </si>
+  <si>
+    <t>Grade</t>
+  </si>
+  <si>
+    <t>CT / MRI results</t>
+  </si>
+  <si>
+    <t>BF19870904</t>
+  </si>
+  <si>
+    <t>Adenocarcinoma</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Streck BCT</t>
+  </si>
+  <si>
+    <t>71 Y</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>&lt;-70C</t>
+  </si>
+  <si>
+    <t>19-May-25</t>
   </si>
   <si>
     <t>Treatment status</t>
   </si>
   <si>
-    <t>TNM:</t>
-[...26 lines deleted...]
-    <t>1,800.00</t>
+    <t>Treatment-naive</t>
+  </si>
+  <si>
+    <t>Height</t>
+  </si>
+  <si>
+    <t>168 cm</t>
+  </si>
+  <si>
+    <t>Weight</t>
+  </si>
+  <si>
+    <t>74 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 14-May-2025</t>
+  </si>
+  <si>
+    <t>The upper lobe of the right lung</t>
+  </si>
+  <si>
+    <t>T1cN0M0</t>
+  </si>
+  <si>
+    <t>IA3</t>
+  </si>
+  <si>
+    <t>G1</t>
+  </si>
+  <si>
+    <t>CT scan signs of formation of the upper lobe of the right lung</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>BF19870905</t>
+  </si>
+  <si>
+    <t>56 Y</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>27-Mar-25</t>
+  </si>
+  <si>
+    <t>170 cm</t>
+  </si>
+  <si>
+    <t>70 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 20-Mar-2025</t>
+  </si>
+  <si>
+    <t>Right lung</t>
+  </si>
+  <si>
+    <t>T1aN0M0</t>
+  </si>
+  <si>
+    <t>IA1</t>
+  </si>
+  <si>
+    <t>G3</t>
+  </si>
+  <si>
+    <t>CT signs of neoproliferative mass of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870906</t>
+  </si>
+  <si>
+    <t>64 Y</t>
+  </si>
+  <si>
+    <t>18-Apr-25</t>
+  </si>
+  <si>
+    <t>59 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 16-Apr-2025</t>
+  </si>
+  <si>
+    <t>The lower lobe of the left lung</t>
+  </si>
+  <si>
+    <t>CT scan shows nodular formation in the lower lobe of the left lung, peripheral form.</t>
+  </si>
+  <si>
+    <t>BF19870907</t>
+  </si>
+  <si>
+    <t>67 Y</t>
+  </si>
+  <si>
+    <t>30-May-25</t>
+  </si>
+  <si>
+    <t>173 cm</t>
+  </si>
+  <si>
+    <t>71 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 16-May-2025</t>
+  </si>
+  <si>
+    <t>The lower lobe of the right lung</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>CT scan signs of formation of the lower lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870908</t>
+  </si>
+  <si>
+    <t>72 Y</t>
+  </si>
+  <si>
+    <t>31-Mar-25</t>
+  </si>
+  <si>
+    <t>158 cm</t>
+  </si>
+  <si>
+    <t>54 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 26-Mar-2025</t>
+  </si>
+  <si>
+    <t>CT signs of neoproliferative formation of the lower lobe of the left lung, peripheral form.</t>
+  </si>
+  <si>
+    <t>BF19870909</t>
   </si>
   <si>
     <t>60 Y</t>
   </si>
   <si>
-    <t>F</t>
-[...20 lines deleted...]
-    <t>Height</t>
+    <t>175 cm</t>
+  </si>
+  <si>
+    <t>82 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 3-May-2025</t>
+  </si>
+  <si>
+    <t>The upper lobe of the left lung</t>
+  </si>
+  <si>
+    <t>T2aN0M0</t>
+  </si>
+  <si>
+    <t>IB</t>
+  </si>
+  <si>
+    <t>CT signs of formation of the upper lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870910</t>
+  </si>
+  <si>
+    <t>52 Y</t>
+  </si>
+  <si>
+    <t>22-May-25</t>
+  </si>
+  <si>
+    <t>76 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 10-May-2025</t>
+  </si>
+  <si>
+    <t>T1bN0M0</t>
+  </si>
+  <si>
+    <t>IA2</t>
+  </si>
+  <si>
+    <t>CT scan showing signs of formation of the lower lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870911</t>
+  </si>
+  <si>
+    <t>74 Y</t>
+  </si>
+  <si>
+    <t>85 kg.</t>
+  </si>
+  <si>
+    <t>BF19870912</t>
+  </si>
+  <si>
+    <t>61 Y</t>
+  </si>
+  <si>
+    <t>16-May-25</t>
+  </si>
+  <si>
+    <t>163 cm</t>
+  </si>
+  <si>
+    <t>75 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 2-May-2025</t>
+  </si>
+  <si>
+    <t>CT scan shows signs of formation in the upper lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870913</t>
+  </si>
+  <si>
+    <t>20-May-25</t>
+  </si>
+  <si>
+    <t>160 cm</t>
+  </si>
+  <si>
+    <t>60 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 5-May-2025</t>
+  </si>
+  <si>
+    <t>BF19870914</t>
+  </si>
+  <si>
+    <t>02-Apr-25</t>
+  </si>
+  <si>
+    <t>180 cm</t>
+  </si>
+  <si>
+    <t>90 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 21-Mar-2025</t>
+  </si>
+  <si>
+    <t>CT scan signs of neoplastic formation in the lower lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870915</t>
+  </si>
+  <si>
+    <t>69 Y</t>
+  </si>
+  <si>
+    <t>10-Apr-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 1-Apr-2025</t>
+  </si>
+  <si>
+    <t>CT scan signs of formation of the lower lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870916</t>
+  </si>
+  <si>
+    <t>73 Y</t>
+  </si>
+  <si>
+    <t>08-Apr-25</t>
+  </si>
+  <si>
+    <t>177 cm</t>
+  </si>
+  <si>
+    <t>79 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 25-Mar-2025</t>
+  </si>
+  <si>
+    <t>CT scan signs of neoplastic formation in the upper lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870917</t>
+  </si>
+  <si>
+    <t>33 Y</t>
+  </si>
+  <si>
+    <t>162 cm</t>
+  </si>
+  <si>
+    <t>65 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 15-Mar-2025</t>
+  </si>
+  <si>
+    <t>BF19870918</t>
+  </si>
+  <si>
+    <t>37 Y</t>
+  </si>
+  <si>
+    <t>04-Apr-25</t>
+  </si>
+  <si>
+    <t>80 kg.</t>
+  </si>
+  <si>
+    <t>BF19870919</t>
+  </si>
+  <si>
+    <t>50 Y</t>
+  </si>
+  <si>
+    <t>CT scan signs of formation of the upper lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870920</t>
+  </si>
+  <si>
+    <t>55 Y</t>
+  </si>
+  <si>
+    <t>22-Apr-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 10-Apr-2025</t>
+  </si>
+  <si>
+    <t>BF19870921</t>
+  </si>
+  <si>
+    <t>75 Y</t>
+  </si>
+  <si>
+    <t>11-Apr-25</t>
   </si>
   <si>
     <t>155 cm</t>
   </si>
   <si>
-    <t>Weight</t>
-[...32 lines deleted...]
-    <t>BF19871323</t>
+    <t>BF19870922</t>
+  </si>
+  <si>
+    <t>51 Y</t>
+  </si>
+  <si>
+    <t>159 cm</t>
+  </si>
+  <si>
+    <t>61 kg.</t>
+  </si>
+  <si>
+    <t>The middle lobe of the right lung</t>
+  </si>
+  <si>
+    <t>CT scan signs of neoplastic formation in the middle lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870923</t>
+  </si>
+  <si>
+    <t>65 Y</t>
+  </si>
+  <si>
+    <t>26-Mar-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 10-Mar-2025</t>
+  </si>
+  <si>
+    <t>CT scan signs of neoplastic formation in the lower lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870924</t>
+  </si>
+  <si>
+    <t>63 Y</t>
+  </si>
+  <si>
+    <t>183 cm</t>
+  </si>
+  <si>
+    <t>69 kg.</t>
+  </si>
+  <si>
+    <t>CT scan shows signs of formation in the lower lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870925</t>
+  </si>
+  <si>
+    <t>165 cm</t>
+  </si>
+  <si>
+    <t>BF19870926</t>
+  </si>
+  <si>
+    <t>181 cm</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 11-Mar-2025</t>
+  </si>
+  <si>
+    <t>BF19870927</t>
+  </si>
+  <si>
+    <t>CT scan shows signs of formation in the upper lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870928</t>
   </si>
   <si>
     <t>57 Y</t>
   </si>
   <si>
-    <t>31-Oct-25</t>
-[...86 lines deleted...]
-    <t>23-Oct-25</t>
+    <t>03-Apr-25</t>
+  </si>
+  <si>
+    <t>182 cm</t>
+  </si>
+  <si>
+    <t>78 kg.</t>
+  </si>
+  <si>
+    <t>CT scan shows signs of formation in the lower lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870929</t>
+  </si>
+  <si>
+    <t>14-Apr-25</t>
+  </si>
+  <si>
+    <t>81 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 27-Mar-2025</t>
+  </si>
+  <si>
+    <t>In the upper lobe of the right lung, a hypervascularized neoplasm with enhanced contrast accumulation with uneven contours and fuzzy edges, 24x27x29 mm</t>
+  </si>
+  <si>
+    <t>BF19870930</t>
+  </si>
+  <si>
+    <t>68 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 24-Mar-2025</t>
+  </si>
+  <si>
+    <t>In the upper lobe of the left lung around the root, a pathological hypervascularized neoplasm measuring up to 22x24x20 mm is noted, with increased contrast accumulation in the structure, the outer contour is uneven and unclear.</t>
+  </si>
+  <si>
+    <t>BF19870931</t>
+  </si>
+  <si>
+    <t>30-Apr-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 15-Apr-2025</t>
+  </si>
+  <si>
+    <t>BF19870932</t>
+  </si>
+  <si>
+    <t>09-May-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 20-Apr-2025</t>
+  </si>
+  <si>
+    <t>BF19870933</t>
+  </si>
+  <si>
+    <t>02-May-25</t>
+  </si>
+  <si>
+    <t>BF19870934</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 25-Apr-2025</t>
+  </si>
+  <si>
+    <t>BF19870935</t>
+  </si>
+  <si>
+    <t>54 Y</t>
+  </si>
+  <si>
+    <t>84 kg.</t>
+  </si>
+  <si>
+    <t>BF19870936</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 14-Apr-2025</t>
+  </si>
+  <si>
+    <t>BF19870937</t>
+  </si>
+  <si>
+    <t>CT scan signs of neoplastic formation in the upper lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870938</t>
+  </si>
+  <si>
+    <t>13-May-25</t>
+  </si>
+  <si>
+    <t>169 cm</t>
+  </si>
+  <si>
+    <t>73 kg.</t>
+  </si>
+  <si>
+    <t>BF19870939</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 1-May-2025</t>
+  </si>
+  <si>
+    <t>BF19870940</t>
+  </si>
+  <si>
+    <t>64 kg.</t>
+  </si>
+  <si>
+    <t>BF19870941</t>
+  </si>
+  <si>
+    <t>29-Apr-25</t>
+  </si>
+  <si>
+    <t>179 cm</t>
+  </si>
+  <si>
+    <t>72 kg.</t>
+  </si>
+  <si>
+    <t>Invasive adenocarcinoma</t>
+  </si>
+  <si>
+    <t>Signs of neoplastic formation of the lower lobe of the left lung. Peripheral form.</t>
+  </si>
+  <si>
+    <t>BF19870942</t>
+  </si>
+  <si>
+    <t>14-May-25</t>
   </si>
   <si>
     <t>174 cm</t>
   </si>
   <si>
-    <t>83 kg</t>
-[...8 lines deleted...]
-    <t>BF19871330-P</t>
+    <t>Lung adenocarcinoma : 26-May-2025</t>
+  </si>
+  <si>
+    <t>CT scan shows signs of peripheral mass in the upper lobe of the right lung</t>
+  </si>
+  <si>
+    <t>BF19870943</t>
+  </si>
+  <si>
+    <t>70 Y</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 22-May-2025</t>
+  </si>
+  <si>
+    <t>CT signs of formation of the upper lobe of the right lung, peripheral form</t>
+  </si>
+  <si>
+    <t>BF19870944</t>
+  </si>
+  <si>
+    <t>05-Jun-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 20-May-2025</t>
+  </si>
+  <si>
+    <t>BF19870945</t>
+  </si>
+  <si>
+    <t>53 Y</t>
+  </si>
+  <si>
+    <t>11-Jun-25</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 1-Jun-2025</t>
+  </si>
+  <si>
+    <t>BF19870946</t>
+  </si>
+  <si>
+    <t>62 Y</t>
+  </si>
+  <si>
+    <t>16-Jun-25</t>
+  </si>
+  <si>
+    <t>83 kg.</t>
+  </si>
+  <si>
+    <t>Lung adenocarcinoma : 2-Jun-2025</t>
+  </si>
+  <si>
+    <t>CT signs of formation of the lower lobe of the left lung</t>
+  </si>
+  <si>
+    <t>BF19870947</t>
+  </si>
+  <si>
+    <t>BF19870948</t>
+  </si>
+  <si>
+    <t>186 cm</t>
+  </si>
+  <si>
+    <t>BF19870949</t>
+  </si>
+  <si>
+    <t>178 cm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -685,85 +1162,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP12"/>
+  <dimension ref="A1:AP48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="1"/>
+    <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
-    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
-    <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="1"/>
+    <col min="13" max="13" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="1"/>
-    <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="21" max="21" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="148.535" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="268.934" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" customHeight="1" ht="84" s="2" customFormat="1">
       <c r="A1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
@@ -809,886 +1285,3733 @@
       </c>
       <c r="R2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="V2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="W2" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X2" s="5" t="s">
         <v>24</v>
       </c>
       <c r="Y2" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="Z2" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="D3" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E3" s="7">
         <v>1.0</v>
       </c>
       <c r="F3" s="6">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="G3" s="9" t="s">
+        <v>2.0</v>
+      </c>
+      <c r="G3" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="J3" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="K3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="L3" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="M3" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="N3" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="O3" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="P3" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="6" t="s">
+      <c r="Q3" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="P3" s="6" t="s">
+      <c r="R3" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="Q3" s="6" t="s">
+      <c r="S3" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="R3" s="6" t="s">
+      <c r="T3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U3" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="6" t="s">
+      <c r="V3" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="T3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="U3" s="6" t="s">
+      <c r="W3" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="V3" s="6" t="s">
+      <c r="X3" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="6" t="s">
+      <c r="Y3" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="6" t="s">
+      <c r="Z3" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" s="6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E4" s="7">
         <v>1.0</v>
       </c>
       <c r="F4" s="6">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="G4" s="9">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
       <c r="H4" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J4" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="K4" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="6" t="s">
+      <c r="L4" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="N4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="6" t="s">
+      <c r="O4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="O4" s="6" t="s">
+      <c r="P4" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q4" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="P4" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R4" s="6" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="S4" s="6" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="T4" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="U4" s="6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="V4" s="6" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="W4" s="6" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="X4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z4" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" s="6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E5" s="7">
         <v>1.0</v>
       </c>
       <c r="F5" s="6">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="G5" s="9" t="s">
+        <v>2.0</v>
+      </c>
+      <c r="G5" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M5" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="6" t="s">
+      <c r="N5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N5" s="6" t="s">
+      <c r="P5" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="O5" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q5" s="6" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="S5" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X5" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="T5" s="6" t="s">
-[...11 lines deleted...]
-      <c r="X5" s="6" t="s">
+      <c r="Y5" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z5" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" s="6" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="D6" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E6" s="7">
         <v>1.0</v>
       </c>
       <c r="F6" s="6">
-        <v>16.0</v>
+        <v>2.0</v>
       </c>
       <c r="G6" s="9">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="I6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="6" t="s">
+      <c r="L6" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="M6" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="6" t="s">
+      <c r="N6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="O6" s="6" t="s">
+      <c r="P6" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="V6" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="P6" s="6" t="s">
-[...14 lines deleted...]
-      <c r="U6" s="6" t="s">
+      <c r="W6" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X6" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z6" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" s="6" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="D7" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" s="7">
         <v>1.0</v>
       </c>
       <c r="F7" s="6">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="G7" s="9" t="s">
+        <v>2.0</v>
+      </c>
+      <c r="G7" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="6" t="s">
+      <c r="J7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="6" t="s">
+      <c r="L7" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="M7" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="6" t="s">
+      <c r="N7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="6" t="s">
+      <c r="P7" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U7" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="P7" s="6" t="s">
-[...14 lines deleted...]
-      <c r="U7" s="6" t="s">
+      <c r="V7" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W7" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="V7" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X7" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y7" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z7" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" s="6" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="B8" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="D8" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E8" s="7">
         <v>1.0</v>
       </c>
       <c r="F8" s="6">
-        <v>13.0</v>
+        <v>2.0</v>
       </c>
       <c r="G8" s="9">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
       <c r="H8" s="8" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="I8" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="L8" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="M8" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="6" t="s">
+      <c r="N8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N8" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="6" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="W8" s="6" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="X8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y8" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z8" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" s="6" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="D9" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="7">
         <v>1.0</v>
       </c>
       <c r="F9" s="6">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="G9" s="9" t="s">
+        <v>2.0</v>
+      </c>
+      <c r="G9" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H9" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J9" s="6" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="K9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="M9" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="N9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R9" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="S9" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="T9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V9" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W9" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X9" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="M9" s="6" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Y9" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>99</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E10" s="7">
         <v>1.0</v>
       </c>
       <c r="F10" s="6">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="G10" s="9">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
       <c r="H10" s="8" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="K10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="M10" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="N10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V10" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X10" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="6" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Y10" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>91</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="6" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="B11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="D11" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E11" s="7">
         <v>1.0</v>
       </c>
       <c r="F11" s="6">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="G11" s="9" t="s">
+        <v>2.0</v>
+      </c>
+      <c r="G11" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I11" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="6" t="s">
+      <c r="J11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="6" t="s">
+      <c r="L11" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M11" s="6" t="s">
+      <c r="N11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O11" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="6" t="s">
+      <c r="P11" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q11" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="P11" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R11" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U11" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="S11" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V11" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="W11" s="6" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="X11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z11" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="6" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E12" s="7">
         <v>1.0</v>
       </c>
       <c r="F12" s="6">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="G12" s="9">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="I12" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="J12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="6" t="s">
+      <c r="L12" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="M12" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="N12" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="T12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V12" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W12" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y12" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F13" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G13" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H13" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="6" t="s">
+      <c r="I13" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O13" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="6" t="s">
+      <c r="P13" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q13" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="P12" s="6" t="s">
-[...5 lines deleted...]
-      <c r="R12" s="6" t="s">
+      <c r="R13" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
+      <c r="A14" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G14" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
+      <c r="A15" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G15" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="S15" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="T15" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U15" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="S12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="6" t="s">
+      <c r="V15" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
+      <c r="A16" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="U12" s="6" t="s">
+      <c r="D16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G16" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
+      <c r="A17" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F17" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
+      <c r="A18" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G18" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
+      <c r="A19" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F19" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G19" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q19" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R19" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="T19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U19" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V19" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W19" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X19" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y19" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
+      <c r="A20" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F20" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G20" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O20" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q20" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R20" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="S20" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="T20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U20" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V20" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W20" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y20" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
+      <c r="A21" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F21" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G21" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q21" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R21" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="S21" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="T21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U21" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="V21" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W21" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X21" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y21" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
+      <c r="A22" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F22" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G22" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N22" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q22" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R22" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="S22" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="T22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U22" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="V22" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W22" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="V12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="W12" s="6" t="s">
+      <c r="X22" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y22" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
+      <c r="A23" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F23" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G23" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="S23" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="T23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U23" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y23" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
+      <c r="A24" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G24" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q24" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="T24" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U24" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W24" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X24" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y24" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
+      <c r="A25" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F25" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G25" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q25" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R25" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="S25" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="T25" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U25" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V25" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W25" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y25" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
+      <c r="A26" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G26" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R26" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="S26" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="T26" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U26" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V26" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W26" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y26" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
+      <c r="A27" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F27" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G27" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="T27" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U27" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="V27" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W27" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X27" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y27" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
+      <c r="A28" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F28" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R28" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="T28" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V28" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W28" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X28" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y28" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
+      <c r="A29" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F29" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
+      <c r="A30" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F30" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R30" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="T30" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y30" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="X12" s="6" t="s">
+      <c r="Z30" t="s">
         <v>47</v>
       </c>
-      <c r="Y12" s="6" t="s">
+    </row>
+    <row r="31" spans="1:42">
+      <c r="A31" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F31" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G31" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="M31" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q31" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S31" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="T31" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U31" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="Z12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AA12" t="s">
+      <c r="V31" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W31" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X31" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y31" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
+      <c r="A32" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F32" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G32" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H32" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I32" s="6" t="s">
         <v>50</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O32" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S32" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="T32" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V32" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W32" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X32" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
+      <c r="A33" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F33" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G33" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M33" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N33" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O33" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R33" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="S33" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="T33" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U33" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V33" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W33" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X33" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y33" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
+      <c r="A34" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F34" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G34" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H34" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="M34" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N34" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O34" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R34" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="S34" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="T34" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U34" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W34" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X34" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y34" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
+      <c r="A35" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F35" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G35" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H35" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="M35" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N35" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q35" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R35" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="S35" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="T35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U35" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V35" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W35" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X35" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y35" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
+      <c r="A36" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F36" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G36" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H36" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M36" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N36" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O36" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R36" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S36" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="T36" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U36" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V36" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W36" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X36" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y36" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
+      <c r="A37" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F37" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G37" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M37" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N37" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O37" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q37" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R37" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="S37" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="T37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U37" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V37" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W37" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X37" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y37" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
+      <c r="A38" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F38" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G38" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M38" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O38" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q38" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R38" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="S38" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="T38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V38" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W38" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X38" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y38" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
+      <c r="A39" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F39" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G39" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H39" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M39" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N39" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q39" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="T39" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U39" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V39" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W39" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X39" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y39" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
+      <c r="A40" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F40" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H40" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="U40" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="W40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y40" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
+      <c r="A41" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F41" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G41" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="M41" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N41" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q41" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R41" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="S41" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="T41" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="U41" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V41" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W41" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X41" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y41" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
+      <c r="A42" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F42" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G42" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O42" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P42" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q42" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R42" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S42" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="T42" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="U42" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V42" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W42" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="X42" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y42" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
+      <c r="A43" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F43" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G43" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O43" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q43" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R43" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="S43" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="T43" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U43" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="V43" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W43" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X43" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y43" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
+      <c r="A44" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F44" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G44" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N44" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O44" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R44" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="S44" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="T44" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U44" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X44" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y44" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
+      <c r="A45" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F45" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G45" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H45" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="M45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N45" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O45" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P45" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q45" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R45" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="S45" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="T45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U45" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V45" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W45" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X45" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y45" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
+      <c r="A46" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E46" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F46" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G46" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H46" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="M46" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N46" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O46" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P46" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q46" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R46" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="S46" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="T46" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U46" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V46" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W46" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X46" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y46" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:42">
+      <c r="A47" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F47" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G47" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H47" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N47" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O47" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P47" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q47" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R47" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="S47" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="T47" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U47" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V47" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="W47" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="X47" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y47" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="48" spans="1:42">
+      <c r="A48" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F48" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="G48" s="9">
+        <v>500.0</v>
+      </c>
+      <c r="H48" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N48" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O48" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P48" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q48" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R48" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="S48" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="T48" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="U48" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="V48" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="W48" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X48" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y48" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Z12"/>
+  <autoFilter ref="A2:Y48"/>
   <mergeCells>
     <mergeCell ref="J1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>