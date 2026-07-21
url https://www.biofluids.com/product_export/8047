--- v2 (2026-04-17)
+++ v3 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$2:$Y$48</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Web: https://www.biofluids.com
 Email: sales@biofluids.com
 Phone: 1-805-439-2007</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
@@ -771,72 +771,74 @@
   <si>
     <t>Lung adenocarcinoma : 2-Jun-2025</t>
   </si>
   <si>
     <t>CT signs of formation of the lower lobe of the left lung</t>
   </si>
   <si>
     <t>BF19870947</t>
   </si>
   <si>
     <t>BF19870948</t>
   </si>
   <si>
     <t>186 cm</t>
   </si>
   <si>
     <t>BF19870949</t>
   </si>
   <si>
     <t>178 cm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="$#,##0.00_-"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0D0D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1158,51 +1160,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.53515625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="16.282" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="19.995" bestFit="true" customWidth="true" style="1"/>